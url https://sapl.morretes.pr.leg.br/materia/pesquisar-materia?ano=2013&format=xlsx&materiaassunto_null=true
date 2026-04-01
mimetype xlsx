--- v0 (2026-02-04)
+++ v1 (2026-04-01)
@@ -54,1986 +54,1986 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Netto </t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE AO ÓRGÃO COMPETENTE QUE SEJA EFETUADO REPARO E MANUTENÇÃO DOS TELEFONES PÚBLICOS, PRINCIPALMENTE DOS BAIRROS MAIS DISTANTES, QUE NA MAIORIA TEM UM ÚNICO PARA TODA A LOCALIDADE.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luciane Costa Coelho, Mauricio Porrua</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO DAS ESTRADAS DA AMÉRICA DE BAIXO, AMERICA DE CIMA, MARUMBI E PANTANAL, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE DA PREFEITURA, A ESTUDO DE DISPONIBILIDADE DE RECURSOS ORÇAMENTÁRIOS PARA IMPLANTAÇÃO DE 07(SETE) PONTOS DE ÔNIBUS A SEREM DISTRIBUÍDOS NAS LOCALIDADES CITADAS ABAIXO:_x000D_
 CANDONGA &amp;#8211; 3 PONTOS, LOCAL A DEFINIR COM OS MORADORES,_x000D_
 ESTRADA DA AMERICA, COM ACESSO A PONTE MOLHADA &amp;#8211; 1 PONTO,_x000D_
 ESTRADA DO SAMBAQUI, AO LADO DA ASSEMBLÉIA DE DEUS- 1 PONTO,_x000D_
 ESTRADA DO MORRO ALTO, ONDE SE INICIA A ESTRADA DO ARRASTÃO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A COLOCAÇÃO UM PONTO DE ÔNIBUS COM COBERTURA, NA ESTRADA MARCOS LUIS DE BONA AO LADO RESTAURANTE AÇORIANO, ESQUINA COM O PROLONGAMENTO DA RUA XV DE NOVEMBRO QUE TEM ACESSO ATÉ O ANHAIA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE PARA PROCEDER A LIMPEZA E MANUTENÇÃO, COM PATROLAMENTO COM INÍCIO NA MARTA ATÉ O MORRO ALTO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE A POSSIBILIDADE DE REALIZAR A REPOSIÇÃO OU O RESTAURO DA PONTE MOLHADA._x000D_
  TENDO ACESSO OS MORADORES DA FORTALEZA E INÍCIO DA AMÉRICA._x000D_
 </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL MANDE VERIFICAR E TROCAR E COLOCAR TODAS AS LÂMPADAS QUEIMADAS NA ESTRADA DAS CANAVIEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO DA  ESTRADA DAS CANAVIEIRAS, BAIRRO RIO SAGRADO, BAIRRO PITINGA E BOM JARDIM, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO, INCLUSIVE COM ENCALHE DE VEÍCULOS. _x000D_
 </t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luciane Costa Coelho, Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE FAZER SERVIÇO DE MANUTENÇÃO E REPARO COM A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NAS ESTRADAS DA COLÔNIA MARQUES, ESTRADA DAS PRAINHAS, PONTE SECA E SANTA FÉ, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Luciane Costa Coelho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO, REPARO E ROÇADA NO POSTO DE SAÚDE NA LOCALIDADE DA AMÉRICA DE CIMA. </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Airton Tomazi</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE QUE FAÇA SERVIÇOS DE MANUTENÇÃO, REPAROS E MELHORIAS EM TODA A ESTRUTURA DAS PONTES PÊNSIL._x000D_
 CUPIM, NA BR 277 ATRÁS DA IGREJA FILADÉLFIA, PRÓXIMA DA IGREJA SAGRADO CORAÇÃO DE JESUS._x000D_
 RIO SAGRADO, ATRÁS DO ENGENHO VELHO (ERALDO MULLER)._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A POSSIBILIDADE DO TÉRMINO DO MICRO SISTEMA DE ÁGUA DO BAIRRO CARAMBIÚ, RIO SAGRADO._x000D_
 </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A COLOCAÇÃO DE UM POSTE E UMA LUMINÁRIA NA ENTRADA DA LOCALIDADE DO SESMARIA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E REPARO COM A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NAS ESTRADAS DO ANHAIA, MUNDO NOVO DO ANHAIA, RODEIO E SÍTIO DO CAMPO, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE CONSTRUA QUADRA DESPORTIVA COM VESTUÁRIOS, CHUVEIROS E SANITÁRIOS, QUE SE CONSTRUA TAMBÉM UMA ACADEMIA AO AR LIVRE, NA LOCALIDADE DO SAMBAQUI.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO QUE INTERCEDA JUNTO A SANEPAR-SERVIÇOS DE SANEAMENTO  DO PARANÁ, PARA QUE ESTUDE A POSSIBILIDADE DE FAZER EXTENSÃO DA REDE DE ÁGUA TRATADA  A PARTIR DO BARRACÃO DO SENHOR VITOR BERTOLIM ATÉ A CASA DO DR. GERSON, NA LOCALIDADE DO SAMBAQUI.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Professora Flávia</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE CRIE UM PROGRAMA CHAMADO "FUNCIONALISMO SAUDÁVEL" QUE CONSISTE NA PARCERIA COM A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE QUE HAJA UM AGENDAMENTO ESPECIAL PARA ATENDIMENTO DO FUNCIONALISMO PÚBLICO MUNICIPAL, EM ESPECIAL NA QUESTÃO BUCAL, DESTINANDO-SE UM MÉDICO E UM DENTISTA (PELO MENOS UMA VEZ POR SEMANA)PARA ATENDIMENTO EXCLUSIVO DO FUNCIONALISMO, COM AGENDAMENTO PRÉVIO FEITO PELO PRÓPRIO FUNCIONÁRIO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA  ESTRADA LOCALIZADA NA CURVA DO RIO DO MEIO, NO RIO SAGRADO, AS MARGENS DA BR 277, KM 32, SENTIDO PARANAGUÁ &amp;#8211; CURITIBA, QUE SE INICIA AS MARGENS DA RODOVIA E SEGUE ATÉ A RESIDÊNCIA DO SR. CELSO. </t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA VERIFICAR E, SE NECESSÁRIO, PROCEDER A TROCA E REPOSIÇÃO DE TODAS AS LÂMPADAS QUEIMADAS NA ESTRADA QUE SE LOCALIZA NA CURVA DO RIO DO MEIO, AS MARGENS DA BR 277, KM 32, SENTIDO PARANAGUÁ - CURITIBA._x000D_
 </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO, BEM COMO A UTILIZAÇÃO DE RETRO ESCAVADEIRA NA ESTRADA LOCALIZADA AO LADO DA FUNILARIA DO DAGIO, BAIRRO BARRO BRANCO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA PROCEDER  A INSTALAÇÃO DE UM PONTO DE LUZ NA LOCALIDADE DA BR 277, KM 38 (SR. DAVI PORTELA), SENDO QUE O MATERIAL JÁ ESTA COMPRADO FALTANDO SOMENTE A LIGAÇÃO.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE DA PREFEITURA, PARA QUE PROCEDA AO ESTUDO DE DISPONIBILIDADE DE RECURSOS ORÇAMENTÁRIOS PARA IMPLANTAÇÃO DE 07 (SETE) PONTOS DE ÔNIBUS A SEREM DISTRIBUÍDOS EM TODA A EXTENSÃO DA ESTRADA DAS CANAVIEIRAS, BAIRRO RIO SAGRADO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mauricio Porrua</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE INTERCEDA JUNTO AO DER E À CONCESSIONÁRIA ECOVIA, PARA ESTUDAREM A POSSIBILIDADE DE IMPLANTAÇÃO DA ESTRUTURA DE COBERTURA NOS PONTOS DE ÔNIBUS LOCALIZADOS: PRIMEIRO NA BR 277 &amp;#8211; KM21+ 500M &amp;#8211; SENTIDO PARANAGUÁ &amp;#8211; CURITIBA (1º PONTO) E O SEGUNDO NA BR 277 &amp;#8211; DO OUTRO SENTIDO CURITIBA &amp;#8211; PARANAGUÁ (2º PONTO)._x000D_
 </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A MANUTENÇÃO E REPARO DO ORELHÃO NA LOCALIDADE DO SESMARIA, DEFRONTE COM O MERCADO DO SENHOR ROBERTO (LELA)._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO QUE DETERMINE A SECRETARIA COMPETENTE PARA FAZER A MANUTENÇÃO DE LÂMPADAS, TAPA BURACOS E PATROLAMENTO NAS SEGUINTES LOCALIDADES:_x000D_
 _x000D_
 1- SARAPIA 2_x000D_
 2- MUNDO NOVO SAQUAREMA_x000D_
 3- CRUZEIRO_x000D_
 4- ITAPERUÇU_x000D_
 5- FLORESTA_x000D_
 6- RIO DOS PATO_x000D_
 </t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO MUNICIPAL ,QUE ENCAMINHE OFÍCIO AO INSTITUTO AMBIENTAL DO PARANÁ &amp;#8211; IAP, SOLICITANDO ORIENTAÇÕES SOBRE COMO PROCEDER EM RELAÇÃO AO ACUMULO DE LIQUIDO CONCENTRADO NA BEIRA DO TRILHO ONDE ACONTECEU O ACIDENTE FÉRREO EM 2012 ÁS MARGENS DO PR 408(VILA DAS PALMEIRAS)._x000D_
 </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                          SUGERE AO PREFEITO MUNICIPAL QUE, ENQUANTO NÃO TEMOS UM ESTUDO E UM PROJETO SOBRE SINALIZAÇÃO E LEGISLAÇÃO PERTINENTE EM NOSSO MUNICÍPIO QUE SEJA DISCIPLINADO ATRAVÉS DE REGULAMENTAÇÃO MUNICIPAL HORÁRIOS  ( PERÍODO DA MANHÃ 07:30 ÀS 09:00 E NO PERÍODO DA NOITE APÓS AS 18:00 HORAS) PARA CARGA E DESCARGA  NO COMÉRCIO DO CENTRO DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO ÀS EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS, COPEL E SANEPAR, PARA QUE PROCEDAM REGULARIZAÇÃO DA REDE ELÉTRICA E DE FORNECIMENTO DE ÁGUA E ESGOTO NA RUA AS MARGENS DA ESTRADA DE FERRO. NA COMUNIDADE DO SITIO DO CAMPO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA A SUGESTÃO AO EXECUTIVO PARA QUE DETERMINE AO SETOR COMPETENTE A EXECUÇÃO DOS SERVIÇOS DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA LOCALIDADE DA RAIA VELHA, APÓS O TÉRMINO DO ASFALTO DA RUA HORÁCIO LUIS PINTO, ATÉ O LOTEAMENTO DO CLUBE DOS TRINTA, BEM COMO A LIMPEZA E A PODA DAS ARVORES SITUADAS NAS LATERAIS DA CITADA RUA.   </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE PARA FAZER SERVIÇOS DE MANUTENÇÃO E MELHORIAS EM TODA A ESTRUTURA DA RODOVIÁRIA DE MORRETES. PRINCIPALMENTE COM TROCA DE LÂMPADAS E, COLOCAÇÃO DE BEBEDOURO E REFORMAS DE CALHAS E CALÇADAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Elói do Taxi, Luciane Costa Coelho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE REQUEIRA À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E REPARO DA ESTRUTURA DE LAZER E ESPORTIVA EXISTENTE NA PRAÇA DA VILA DAS PALMEIRAS E A POSSIBILIDADE DA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA REFERIDA PRAÇA.  </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE ESTUDE A VIABILIDADE ECONÔMICA DE SE INSTITUIR UM PISO MUNICIPAL PARA OS MOTORISTAS DA PREFEITURA MUNICIPAL DE MORRETES.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE  SOLICITE À SECRETARIA COMPETENTE QUE ESTUDE E ELABORE UM PROJETO, PARA   CONSTRUÇÃO DE BANHEIROS [ MASCULINO/ FEMININO] E UM CHUVEIRO TAMANHO GRANDE [ÁGUA FRIA] DO LADO EXTERNO, NO  GINÁSIO DE ESPORTES  SERGIO LUIS RAMOS, NO JARDIM VILA  DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Tadaci</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE VIABILIZE A COLOCAÇÃO DE VIDROS NAS JANELAS DA CAPELA MORTUÁRIA DO PORTO DE CIMA, QUE FORAM QUEBRADOS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE VIABILIZE A CONSTRUÇÃO DE VESTIÁRIOS E SANITÁRIOS NA QUADRA DE ESPORTES DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE VIABILIZE A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO SÃO LUIS, NA RUA ESPERANÇA EM PORTO DE CIMA._x000D_
 </t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE VIABILIZE A CONSTRUÇÃO DE UMA PONTE MOLHADA SOBRE O RIO NHUNDIAQUARA, LIGANDO O BAIRRO DA COLÔNIA MARQUES AO BAIRRO DO CENTRAL.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE VIABILIZE A CONSTRUÇÃO DE TÚMULOS NO CEMITÉRIO MUNICIPAL DE PORTO DE CIMA._x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE À COLOCAÇÃO DE UMA FAIXA DE EMBARQUE E DESEMBARQUE COM SINALIZAÇÃO PARA TÁXI NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE O EXECUTIVO QUE ENCAMINHE À SECRETARIA COMPETENTE PARA QUE SEJA REALIZADO ESTUDO PARA A IMPLANTAÇÃO, JUNTAMENTE COM A CONTRIBUIÇÃO DA CONCESSIONÁRIA ECOVIA E ÓRGÃO COMPETENTE &amp;#8211; DER, DE UMA RUA PARALELA A BR 277 NO KM 32 COM ENTRADA NA BANCA DA ECONOMIA E SAÍDA NO ALTO SOCORRO ESTRELA, COM PERCURSO DE APROXIMADAMENTE 500 METROS DE EXTENSÃO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE À VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA PONTE MOLHADA SOBRE O RIO MARUMBI LIGANDO LOCALIDADE DO PANTANAL AO MARUMBI.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE ENCAMINHE À SECRETARIA COMPETENTE PARA QUE SEJA REALIZADO ESTUDO PARA REFORMA DO CAMPO DE FUTEBOL NA LOCALIDADE DE SÃO JOÃO DA GRACIOSA, COMO TAMBÉM A IMPLANTAÇÃO DE REFLETORES E TELAS PARA EVITAR A SAÍDA DA BOLA, BEM COMO A TROCA DA GRAMA POR AREIA. _x000D_
 </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Samuca, Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA COMPETENTE NO SENTIDO DE PROVIDENCIAR OS MATERIAIS/EQUIPAMENTOS NECESSÁRIOS PARA O DESEMPENHO DAS ATIVIDADES PERTINENTES AOS AGENTES COMUNITÁRIAS DO BAIRRO SAMBAQUI, COMO BOTAS, GUARDA CHUVAS, PROTETOR SOLAR, REPELENTE E CHAPÉU.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL  QUE DETERMINE À SECRETARIA COMPETENTE PARA PROVIDENCIAR A COLOCAÇÃO DE 3 (TRÊS) LUMINÁRIAS NO MORRO DA ESTRADA DO PINDAÚVA._x000D_
 </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Airton Tomazi, Elói do Taxi, Julio Cesar Cassilha, Luciane Costa Coelho, Netto , Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SUGERE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL  QUE, ENCAMINHE OFÍCIO À COMPANHIA PARANAENSE DE ENERGIA ELÉTRICA &amp;#8211; COPEL, SOLICITANDO INFORMAÇÕES REFERENTE AO CUMPRIMENTO DA LEI ORDINÁRIA 62/2009, ESPECIFICAMENTE O ESTABELECIDO NO ARTIGO 1º, § 4°. TAMBÉM SUGERE QUE  ENCAMINHE AO SETOR DE TRIBUTAÇÃO PARA QUE ESTUDE A POSSIBILIDADE DE ISENÇÃO DA CONTRIBUIÇÃO DE CUSTEIO PARA O SERVIÇO DE ILUMINAÇÃO PÚBLICA &amp;#8211; COSIP, NAS RESIDÊNCIAS QUE NÃO SÃO GUARNECIDAS DE POSTES DE ILUMINAÇÃO PÚBLICA DEFRONTE AS SUAS MORADIAS, BEM COMO NAS PROXIMIDADES DAS MESMAS. </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE SEJAM FEITOS ESTUDOS JUNTO À SECRETARIA MUNICIPAL COMPETENTE E A SANEPAR NO SENTIDO DE QUE SEJA IMPLANTADO TRATAMENTO DE ESGOTO NA LOCALIDADE DE SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE AO SETOR COMPETENTE PARA QUE SEJAM TOMADAS PROVIDÊNCIAS NO SENTIDO DE REALIZAR A LIMPEZA E DRAGAGEM DO RIO PASSA SETE.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE TRANSPORTE ESCOLAR ATÉ O FINAL DA LOCALIDADE DA &amp;#8220;RAIA VELHA&amp;#8221;, NO &amp;#8220;LOTEAMENTO SR. ARI PORCIDES&amp;#8221;.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL  QUE ESTUDE A POSSIBILIDADE LEGAL E FINANCEIRA  PARA A IMPLANTAÇÃO DE PLANO DE CARGOS, CARREIRAS E SALÁRIOS PARA TODOS OS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE MORRETES.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE REQUEIRA À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E REPARO DA ESTRUTURA DE LAZER E ESPORTIVA EXISTENTE NA VILA FERROVIÁRIA- RUA JOÃO TOURIN.  </t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luciane Costa Coelho, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A POSSIBILIDADE DE MANTER EM ISOLAMENTO POR APROXIMADAMENTE 5 (CINCO) METROS O ESTACIONAMENTO DA UNIDADE MÓVEL DE SAÚDE NOS LOCAIS EM QUE A MESMA REALIZA ATENDIMENTO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE INTERCEDA JUNTO À SECRETARIA COMPETENTE PARA PROVIDENCIAR UMA RETRO ESCAVADEIRA PARA PROCEDER À LIMPEZA DE UMA VALA NA ESTRADA DO RIO SAGRADO ATRÁS DO POSTO MOREIRA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO, NA ESTRADA DOS FERNANDES, ESTRADA ESSA QUE FAZ LIGAÇÃO ATÉ O CONDOMÍNIO RIO SAGRADO. (BAIRRO RIO SAGRADO)</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E REPARO COM A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NAS ESTRADAS DO BABAU E REPOSIÇÃO DE LÂMPADAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A COLOCAÇÃO DE UMA LIXEIRA AO LADO DA LANCHONETE DA SENHORA DIRCE NA LOCALIDADE DA MARTA, KM 24.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO, NA ESTRADA DO CUPIM NO BAIRRO RIO SAGRADO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE CONTRATAÇÃO DE UM VIGIA PARA O CEMITÉRIO DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA QUE SE VIABILIZE A REALIZAÇÃO DE REPARO NA RUA CESAR ALPENDRE- VILA DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE ABERTURA DE UM TRECHO DA ESTRADA QUE LIGA O PANTANAL A ESTRADA DA AMERICA DE BAIXO OU VICE VERSA.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, ESTUDE-SE A POSSIBILIDADE DA CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NA LOCALIDADE DE PORTO DE CIMA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Elói do Taxi</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE AO SETOR COMPETENTE, QUE PROVIDENCIE A LIMPEZA DA VALETA AO LADO DA RUA ANTÔNIO GROSSI, NA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SOLICITE AO SETOR COMPETENTE, QUE VIABILIZE A COLOCAÇÃO DE LOMBADAS OU TARTARUGAS, PARA REDUZIR A VELOCIDADE DOS VEÍCULOS QUE TRANSITAM PELA RUA JOÃO DE DEUS, NO BAIRRO BARRO BRANCO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A POSSIBILIDADE DE FAZER LIMPEZA (CORTAR GRAMA) NO CEMITÉRIO DO CENTRAL.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO IAP A POSSIBILIDADE DE FAZER UMA AVALIAÇÃO TÉCNICA (LAUDO) COM RELAÇÃO AS CONDIÇÕES REAIS DAS PALMEIRAS SITUADAS NA ESCOLA MIGUEL SCHLEDER.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/</t>
+    <t>http://sapl.morretes.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA  REALIZAR SERVIÇO DE MANUTENÇÃO NAS TELAS  DE PROTEÇÃO E CORTE DE GRAMA NO POSTO DE SAÚDE DO RIO SAGRADO (CANDONGA).</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE ESTUDE A POSSIBILIDADE DE QUE OS MAQUINÁRIOS DA PREFEITURA, TAIS COMO A MOTONIVELADORA (PATROLA) E A RETROESCAVADEIRA, POSSAM REALIZAR PEQUENOS SERVIÇOS DENTRO DE PROPRIEDADE RURAIS QUE POSSUEM LIMITES ALÉM DAS FRONTEIRAS DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE JUNTO À SECRETARIA COMPETENTE, DER E COPEL PARA ALTERAR O LOCAL DO CONTORNO DO TREVO QUE DA ACESSO A VILA SANTO ANTONIO PARA UM LUGAR MAIS ADEQUADO, LOCAL ESTE PERTENCENTE A COPEL QUE FICA DE FRENTE PARA A ENTRADA DA VILA FREITAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE JUNTO À SECRETARIA COMPETENTE, DER E ECOVIA DE COLOCAÇÃO DE LOMBADA ELEVADA NA PASSAGEM DE NÍVEL DA IGREJA MATRIZ PASSAGEM ESTA MUITO UTILIZADA PELOS ALUNOS DO COLÉGIO ESTADUAL ROCHA POMBO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE PARA QUE SE PROCEDA A TROCA DE VIDROS, A COLOCAÇÃO DE UM PORTÃO NOVO ALÉM DE REPAROS EM GERAL QUE NECESSITA SER REALIZADO NA ESCOLA DO MORRO ALTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MELHORIA NO ACOSTAMENTO DO PROLONGAMENTO DA RUA XV DE NOVEMBRO, PRÓXIMO AO N° 2297, EM FRENTE AS CASA DA COHAPAR, BEM COMO A COLOCAÇÃO DE UMA LUMINÁRIA NA FRENTE DA PANIFICADORA FRANCINY._x000D_
 </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A POSSIBILIDADE DE REALIZAR SERVIÇOS DE PATROLAMENTO NA EXTENSÃO DA ESTRADA DE ACESSO AO SESMARIA._x000D_
 </t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE JUNTO À SECRETARIA COMPETENTE PARA PROVIDENCIAR ESTRUTURAS METÁLICAS PARA QUE OS CICLISTAS TENHAM UM LOCAL APROPRIADO PARA COLOCAR SUAS BICICLETAS AO LONGO DA RUA XV DE NOVEMBRO - CENTRO, BEM COMO REGULARIZAR O ACOSTAMENTO-ESTACIONAMENTO DESTINADO AS MOTOCICLETAS, NO MESMO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t xml:space="preserve">Elói do Taxi, Netto </t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE AO SETOR COMPETENTE, QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM TOLDO, E COLOCAR BANCOS NO POSTO DE SAÚDE DA VILA DAS PALMEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Airton Tomazi, Elói do Taxi, Julio Cesar Cassilha, Netto , Tadaci, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO EXECUTIVO QUE ENCAMINHE AO SETOR COMPETENTE, A POSSIBILIDADE DE, COM O APOIO DA CONCESSIONÁRIA ECOVIA &amp;#8211; CAMINHOS DO MAR, REALIZAR A IMPLANTAÇÃO DE CALÇAMENTO NO PROLONGAMENTO DA RUA XV DE NOVEMBRO, ENTRE A PONTE DO RIO MARUMBI (RESTAURANTE LUBAN) ATÉ O FINAL DA PROPRIEDADE DO SR. OSCAR YASSUDA &amp;#8211; SENTIDO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO EXECUTIVO QUE INTERCEDA JUNTO À COPEL &amp;#8211; COMPANHIA PARANAENSE DE ENERGIA ELÉTRICA, TENDO EM VISTA QUE A EMPRESA ESTA REALIZANDO A READEQUAÇÃO DA REDE AO LONGO DA ESTRADA DO SAMBAQUI, PARA QUE SE ESTUDE A POSSIBILIDADE DE VIABILIZAR AO MUNICIPIO A DISPONIBILIZAÇÃO DA BAIXA TENSÃO, PARA COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NAQUELA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE PARA QUE SE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM CAMINHÃO &amp;#8220;LIMPA-FOSSA&amp;#8221; PARA PRESTAR SERVIÇOS AOS MORADORES DAS LOCALIDADES QUE NÃO POSSUEM LIGAÇÃO À REDE DE ESGOTO E SE UTILIZAM DO MEIO DE FOSSA PARA ESCOAMENTO DE DEJETOS._x000D_
 </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE À SECRETARIA DE OBRAS, QUE REALIZE SERVIÇOS DE MANUTENÇÃO PARA A ABERTURA DA ESTRADA MARCOS MALUCELLI,(RETA DA AMÉRICA) E QUE SE PROCEDA A TROCA DE MANILHAS QUE ESTÃO QUEBRADAS, PRÓXIMO A PROPRIEDADE DO MORADOR CARLINHOS BATISTA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL A PINTURA DE FAIXAS DE SEGURANÇA E IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO AOS MOTORISTAS QUE TRANSITAM NA VILA DAS PALMEIRAS NAS PROXIMIDADES DA ESCOLA MUNICIPAL DULCE SEROA DA MOTTA CHEROBIM, E TAMBÉM NA PR 408 EM FRENTE A CASA LAR.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA COMPETENTE, A COLOCAÇÃO DE UMA LUMINÁRIA NA ENTRADA DO RIO DOS PATOS, PRÓXIMO AO PONTO DE ÔNIBUS._x000D_
 </t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL JUNTO AOS ÓRGÃOS COMPETENTES, A FABRICAÇÃO E IMPLANTAÇÃO DE LIXEIRAS COM PROTEÇÕES LATERAIS NAS COMUNIDADES DE CANDONGA (ULTIMO GOLE), PITINGA, INICIO DO SARAPIÁ, BOM JARDIM E OUTROS LOCAIS PERTINENTES.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA O CONSERTO DO ORELHÃO NA COMUNIDADE DO RIO DOS PATOS._x000D_
 </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS, QUE REALIZE O CONSERTO DO BUEIRO QUE ESTÁ QUEBRADO NA COMUNIDADE DO RIO DOS PATOS, PRÓXIMO A IGREJA ASSEMBLÉIA DE DEUS._x000D_
 </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE ESTUDE A POSSIBILIDADE JUNTO À SECRETARIA DE SAÚDE QUE SEJA PROVIDENCIADA PARA A SALA DE EMERGÊNCIA DO HOSPITAL E MATERNIDADE MUNICIPAL DR. ALCÍDIO BORTOLIN A AQUISIÇÃO DOS SEGUINTES EQUIPAMENTOS: _x000D_
 - MONITOR CARDÍACO, APARELHO DE ELETROCARDIOGRAMA, OXIMETRO DE MESA, MEDIDOR DE PRESSÃO, BOMBA DE INFUSÃO, DESFIBRILADOR, RESPIRADOR PORTÁTIL, ASPIRADOR PORTÁTIL, 2 MACAS COM GRADE DE SEGURANÇA, 1 OTOSCÓPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Professora Flávia, Tadaci</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO PREFEITO MUNICIPAL QUE AGENDE DENTRO DAS POSSIBILIDADES DAS ESTRUTURAS DA SECRETARIA DE OBRAS O PATROLAMENTO E LIMPEZA NAS SEGUINTES RUAS DO BAIRRO PORTO DE CIMA: 07 DE MARÇO, ESPERANÇA, MARUMBI, XV DE NOVEMBRO, ESTRADA DAS PRAINHAS, COLÔNIA MARQUES, BEM COMO, ROÇADA E LIMPEZA NA PRAÇA ANTONIO RIBEIRO DE MACEDO (PORTO DE CIMA) E NO BAIRRO SÃO JOÃO DA GRACIOSA COM SERVIÇOS DE ROÇADA NA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE CRIAR O FUNDO ROTATIVO NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO MUNICIPAL A POSSIBILIDADE DE ESTUDO DE PROJETO PARA A IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA COM INSTALAÇÃO DE BAIXA TENSÃO NA RUA DR. CLAUDINO DOS SANTOS, MAS PRECISAMENTE EM FRENTE À RESIDÊNCIA DA SENHORA LOISE BONZATTO, NA VILA SANTO ANTONIO._x000D_
 </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO MUNICIPAL A POSSIBILIDADE DE ESTUDO DE PROJETO PARA A IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA COM INSTALAÇÃO DE BAIXA TENSÃO NO PERCURSO DA PR DENOMINADA RETA DO PORTO, SENDO QUE EM ALGUMAS PARTES DESTE PERCURSO NÃO EXISTE O SERVIÇO SOLICITADO._x000D_
 </t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Julio Cesar Cassilha</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA PRESTADORA DE SERVIÇOS PÚBLICOS, SANEPAR- SERVIÇO DE SANEAMENTO DO PARANÁ, PARA QUE ESTUDE A POSSIBILIDADE DE PROMOVER A EXTENSÃO DOS SERVIÇOS DE REDE DE ÁGUA TRATADA  NA ESTRADA DO CENTRAL, À PARTIR DA RESIDÊNCIA DA FAMÍLIA XAVIER.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA PRESTADORA DE SERVIÇOS PÚBLICOS, SANEPAR- SERVIÇO DE SANEAMENTO DO PARANÁ, PARA QUE PROCEDA A REGULARIZAÇÃO DA REDE DE ESGOTO NA TRAVESSA DA VIRGINIA QUE NÃO TEM SANEAMENTO BÁSICO. A TRAVESSA DA VIRGINIA SE SITUA AOS FUNDOS DO DEPÓSITO DE MATERIAIS DE CONSTRUÇÃO ROBASSA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA PRESTADORA DE SERVIÇOS PÚBLICOS, SANEPAR- SERVIÇO DE SANEAMENTO DO PARANÁ, PARA QUE PROCEDA A REGULARIZAÇÃO DA REDE DE ESGOTO NO PERÍMETRO QUE VAI DA PONTE SOBRE O RIO BONJARDIM, DIVISA DO IMÓVEL DO PINTOR KRUGGER NA RUA ANTONIO GONÇALVES DO NASCIMENTO E EM SUA CONTINUIDADE NA ESTRADA DO CENTRAL ATÉ A IGREJA SANTA LUZIA E DAÍ NA ESTRADA DA REFINARIA, QUE LIGA A ESTRADA DO CENTRAL ATÉ A PR 411, TUDO NO PERÍMETRO URBANO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA COMPETENTE, A SUBSTITUIÇÃO DO CORRIMÃO DO CORETO DA PRAÇA LAMENHA LINS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO  04 (QUATRO) LUMINÁRIAS AO LONGO DA ESTRADA DO CENTRAL, ESPECIFICAMENTE NOS SEGUINTES PONTOS:_x000D_
 _x000D_
 1 &amp;#8211; EM FRENTE À PROPRIEDADE DOS BRINDAROLLI; _x000D_
 2 &amp;#8211; EM FRENTE AO BARRACÃO DE PROPRIEDADE DO SR. TEIVA;_x000D_
 3 &amp;#8211; AO LADO DA RESIDÊNCIA DO SR. MAURICO;_x000D_
 4 &amp;#8211; EM FRENTE À PROPRIEDADE DA FAMÍLIA FURUYA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INTERCEDER JUNTO À EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA &amp;#8211; COPEL, PARA QUE VIABILIZE O REMANEJAMENTO DOS POSTES DE LUZ AO LONGO DA ESTRADA DO CENTRAL, A PARTIR DA ESCOLA MUNICIPAL DO CENTRAL ATÉ O FINAL DA ESTRADA, UMA VEZ QUE EXISTEM POSTES QUE HÁ MUITO TEMPO ATRÁS FORAM INSTALADOS DENTRO DAS PROPRIEDADES RURAIS._x000D_
 AINDA, SUGERE O REQUERIMENTO DA POSSIBILIDADE DE PARCERIA COM A REFERIDA EMPRESA PARA INSTALAÇÃO DE BAIXA TENSÃO NO TRECHO ACIMA MENCIONADO._x000D_
 </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t xml:space="preserve">Julio Cesar Cassilha, Netto </t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROCEDER A REFORMA E AMPLIAÇÃO DA CAPELA MORTUÁRIA DO CEMITÉRIO SANTA ESPERANÇA, UMA VEZ QUE A MESMA NECESSITA SER AMPLIADA, PARA SUPORTAR MAIOR NÚMERO DE PESSOAS, BEM COMO A NECESSIDADE DE ADEQUAÇÃO DAS DUAS COZINHAS EXISTENTES NO PRÉDIO, SENDO QUE UMA DELAS ESTÁ SENDO USADA COMO ESCRITÓRIO, DE MATERIAIS E FERRAMENTAS. AINDA, SUGEREM A POSSIBILIDADE DE DISPONIBILIZAR UM FUNCIONÁRIO PARA QUE PROCEDA A CONSERVAÇÃO E LIMPEZA DO LOCAL DE FORMA PERIÓDICA._x000D_
 </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE EFETUE UMA VISTORIA NOS ÔNIBUS DA LINHA DA EMPRESA VIAÇÃO PORTO, QUE TRAFEGAM PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Elói do Taxi, Netto , Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE AO ÓRGÃO COMPETENTE PARA QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE PLACAS E FAIXAS (DEVAGAR CRIANÇAS) E UMA PLACA DE PROIBIDO ESTACIONAR NA FRENTE DA ESCOLA DULCE SEROA DA MOTTA CHEROBIM, LOCALIZADA NO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE UM ESTUDO JUNTO AO SETOR COMPETENTE, PARA A VIABILIZAÇÃO DE UM AUMENTO NO REPASSE DA AMAS (ASSOCIAÇÃO METODISTA DE ASSISTÊNCIA SOCIAL), CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE QUE FAÇA SERVIÇO DE REESTRUTURAÇÃO DOS BANHEIROS DA ESCOLA MUNICIPAL PROFESSORA DESAUDA BOSCO DA COSTA PINTO.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE A IDENTIFICAÇÃO DOS NOMES DAS ESCOLAS RURAIS DE ANHAIA E RODEIO, AS MESMAS FORAM RENOMEADAS ATRAVÉS DE LEI ESPECÍFICA. </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE ENVIE UM OFÍCIO À POLÍCIA RODOVIÁRIA ESTADUAL SOLICITANDO QUE INTENSIFIQUE A FISCALIZAÇÃO EM RELAÇÃO AO CONTROLE DE VELOCIDADE DOS CAMINHÕES E CARROS QUE TRAFEGAM NA PR 408 EM ESPECIAL ATENÇÃO NO TRECHO QUE INICIA NO TREVO DO PASSA SETE ATÉ A BR 277.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE QUE SEJA FEITA A REPOSIÇÃO DE MATERIAL NA ESTRADA DO PINDAÚVA QUE VAI ATÉ A ESTRADA DO SAMBAQUI E A REPOSIÇÃO DE MADEIRAS E AJUSTES NA ESTRUTURA DA PONTE QUE POSSIBILITA O ACESSO ENTRE ESTAS LOCALIDADES.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXECUTIVO MUNICIPAL, QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE &amp;#8220;PODA&amp;#8221; DAS ÁRVORES DA PRAÇA COMENDADOR MACEDO, NA LOCALIDADE DE PORTO DE CIMA. </t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SEJAM VERIFICADAS A POSSIBILIDADE DE EFETUAR OS SERVIÇOS DE &amp;#8220;COLETA&amp;#8221; DE LIXO DE QUINTAL (FOLHAS E GALHOS DE ÁRVORES) NA LOCALIDADE DO PORTO DE CIMA, PRINCIPALMENTE NAS RUAS: XV DE NOVEMBRO (BEIRA RIO) ESQUINA COM 7 DE MARÇO; RUA ESPERANÇA ESQUINA COM 7 DE MARÇO, AO LADO DA IGREJA METODISTA; RUA MARUMBI AO LADO DA IGREJA QUADRANGULAR. _x000D_
 ._x000D_
 </t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE SEJA VERIFICADA A POSSIBILIDADE DE INSTALAÇÃO DE ILUMINAÇÃO DA &amp;#8220;CANCHA DE ESPORTES&amp;#8221; DO PORTO DE CIMA, BEM COMO O CONSERTO DO PORTÃO DE ENTRADA QUE ESTÁ QUEBRADO, E AINDA UM CONTROLE DE DIA E HORA PARA FICAR ABERTO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO QUE ENCAMINHE À SECRETARIA COMPETENTE PARA QUE SE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO E INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA PÚBLICA LOCALIZADA NO SÃO JOÃO DA GRACIOSA, BEM COMO O REPARO E MANUTENÇÃO NOS BANCOS ALI EXISTENTES.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO QUE INTERCEDA JUNTO A SANEPAR PARA QUE ESTUDE A POSSIBILIDADE DE FAZER A EXTENSÃO DA REDE DE ÁGUA TRATADA NAS MEDIAÇÕES DO BAIRRO DA PONTE ALTA.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE INTERCEDA JUNTO À SECRETARIA COMPETENTE QUE ENVIE UMA RETROESCAVADEIRA PARA PROCEDER À LIMPEZA E SAÍDAS DE ÁGUA NAS LATERAIS DA ESTRADA NA LOCALIDADE DO CARAMBIÚ.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA DO MUNDO NOVO SAQUAREMA.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER ROÇADA, COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA DO CRUZEIRO ATÉ O ITAPERUÇÚ.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PREFEITO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER A COLOCAÇÃO DE 03 LUMINÁRIAS NO KM 13 PR 407 NO SÃO JOÃO DA GRACIOSA._x000D_
 </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO QUE DETERMINE À SECRETARIA COMPETENTE QUE FAÇA A COLOCAÇÃO DE MATERIAL E PATROLAMENTO E TAMBÉM O CONSERTO DO BUEIRO NA LOCALIDADE DO RIO DOS PATOS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER ROÇADA, LIMPEZA DE VALETA, COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA QUE LIGA O SAMBAQUI ATÉ O MUNDO NOVO SAQUAREMA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA COMPETENTE PARA QUE PROCEDA A TROCA DE LÂMPADAS DE APROXIMADAMENTE 20 LUMINÁRIAS QUEIMADAS QUE ESTÃO LOCALIZADAS AO LONGO DA ESTRADA DO CANDONGA.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA VERIFICAR A POSSIBILIDADE DE PROCEDER À PAVIMENTAÇÃO DAS RUAS QUE COMPÕE A LOCALIDADE DO CEASA.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA EFETUAR TROCA DE LÂMPADAS E MANUTENÇÃO NA REDE DE ILUMINAÇÃO PÚBLICA DA PRAÇA DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE, CONFORME OFÍCIO N° 018, ENCAMINHADO PELA AMANTANAL, SOLICITE AS SECRETARIAS COMPETENTES PARA ATENDER AS SEGUINTES REIVINDICAÇÕES COM INTUITO DE RETOMAR AS ATIVIDADES QUE ANTES ERAM REALIZADAS NA SEDE DA ASSOCIAÇÃO, QUAIS SEJAM:_x000D_
 1 &amp;#8211; DISPONIBILIZAR PROFESSORA DE GINÁSTICA DUAS VEZES POR SEMANA;_x000D_
 2 &amp;#8211; ATENDIMENTO MÉDICO COM A UNIDADE MÓVEL, UMA VEZ POR MÊS;_x000D_
 3 &amp;#8211; ATENDIMENTO ODONTOLÓGICO COM A UNIDADE MÓVEL, UMA VEZ POR MÊS;_x000D_
 4 &amp;#8211; ESTAGIÁRIO PARA ATENDIMENTO NA BIBLIOTECA DA ASSOCIAÇÃO;_x000D_
 5 &amp;#8211; LIGAÇÃO DE LINHA TELEFÔNICA PELA PREFEITURA MUNICIPAL;_x000D_
 6 &amp;#8211; DOAÇÃO DE MONITOR PARA O TELECENTRO._x000D_
 </t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE A POSSIBILIDADE DE FAZER PATROLAMENTO NA ESTRADA DO SESMARIA.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE OBRAS, PARA EFETUAR A LIMPEZA E O MANILHAMENTO DE UM VALO, SITUADO EM FRENTE À ESCOLA MUNICIPAL PROFESSORA DESAUDA BOSCO DA COSTA PINTO (MARTA).  </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE AO ÓRGÃO COMPETENTE, QUE ESTUDE A POSSIBILIDADE DE EFETUAR UMA MUDANÇA PARA UM LOCAL MAIS SEGURO DOS PONTOS DE ÔNIBUS QUE FICAM NO TREVO DO PASSA SETE, OU QUE PELO MENOS FAÇAM UM DESVIO PARA QUE OS ÔNIBUS POSSAM PARAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE AO ÓRGÃO COMPETENTE, QUE EFETUE VISTORIAS NAS PONTES DO RIO DO PINTO, RIO MARUMBI E RIO NHUNDIAQUARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE SOLICITE A SECRETARIA COMPETENTE QUE AVALIE AS POSSIBILIDADES DE EFETUAREM SERVIÇOS DE REFORMA NA PORTA E JANELA DO POSTO DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS DA LOCALIDADE DE PORTO DE CIMA.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE SOLICITE A SECRETARIA COMPETENTE PARA EFETUAR SERVIÇOS DE MANUTENÇÃO DAS ESTRADAS VICINAIS DE COLÔNIA MARQUES, PRAINHAS E PORTO DE CIMA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SEJA VERIFICADA A POSSIBILIDADE DA COLOCAÇÃO DE UMA REDE DE PROTEÇÃO NOS FUNDOS DA QUADRA DE ESPORTES DA LOCALIDADE DE PORTO DE CIMA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO, QUE SEJAM VERIFICADAS AS POSSIBILIDADES PARA A CONSTRUÇÃO DE UM ABRIGO DE CHUVA E SOL, EM FRENTE À ESCOLA MUNICIPAL BENEDITA DA SILVA VIEIRA, NA DA LOCALIDADE DE PORTO DE CIMA._x000D_
 </t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE SEJAM VERIFICADAS AS POSSIBILIDADES DE INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA COMENDADOR JOSÉ RIBEIRO DE MACEDO NA LOCALIDADE DE PORTO DE CIMA.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE À SECRETARIA DE OBRAS, QUE PROVIDENCIA A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO, INDICANDO A ENTRADA DAS LOCALIDADES DE:_x000D_
 _x000D_
 &amp;#8226;	AMÉRICA DE BAIXO, MARUMBI E AMÉRICA DE CIMA;_x000D_
 &amp;#8226;	SAMBAQUI, MORRO ALTO E LIMEIRA;_x000D_
 &amp;#8226;	SARAPIÁ I E SARAPIÁ II;_x000D_
 &amp;#8226;	PINDAÚVA, TANGARÁ E FORTALEZA._x000D_
 </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE À SECRETARIA DE OBRAS QUE EFETUE UMA VISTORIA NA ESTRADA DO BAIRRO SANTA FÉ, NA PROXIMIDADE DA PROPRIEDADE DO SR. OTACIR RIBAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE ENTRE EM CONTATO COM A CONCESSIONÁRIA ECOVIA, PARA QUE SEJA FEITA UMA ENTRADA E UMA SAÍDA COM MELHORES CONDIÇÕES PARA OS USUÁRIOS NO BAIRRO CANDONGA/CANAVIEIRAS NO KM 30. </t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA COMPETENTE QUE EXECUTE A OBRA DE COLOCAÇÃO DE DOIS BRAÇOS DE LUZ NA ESTRADA DO ANHAIA, NA FRENTE DA CHÁCARA DO SR. SINÉSIO, PRÓXIMO À CHÁCARA DO PREFEITO HELDER.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE 35 MANILHAS (20 CM) NO PONTO FINAL AO LADO ESQUERDO DA ESTRADA NA LOCALIDADE DE MORRO ALTO._x000D_
 </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE ÀS SECRETARIAS COMPETENTES PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MADEIRAS NA PONTE NA RUA DAS ALMAS, BEM COMO TAMBÉM UMA CONTENÇÃO DO BARRANCO AO LADO DA PONTE, E AINDA, A CONTINUAÇÃO DA REDE DE ESGOTO APÓS A REFERIDA PONTE NA LOCALIDADE DE PORTO DE CIMA._x000D_
 </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE TRANSPORTE ESCOLAR ATÉ O FINAL DA LOCALIDADE DA RAIA VELHA.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE MANUTENÇÃO E RESTAURO COM COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA LOCALIDADE DA PONTE SECA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ENCAMINHE AO ÓRGÃO COMPETENTE O QUAL POSSUI A CONCESSÃO DE ADMINISTRAR AS RODOVIAS PR-408 &amp;#8211; MIGUEL BUFARA E PR-411(ECOVIA) A SUGESTÃO DE COLOCAR UMA &amp;#8220;ROTATÓRIA&amp;#8221; NO ENTRONCAMENTO DAS REFERIDAS RODOVIAS (TREVO DO PASSA-SETE), OU QUE ESTUDE OUTRA MANEIRA QUE ACHAR CONVENIENTE, A FIM DE COIBIR ACIDENTES NO REFERIDO TREVO.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE PARA FAZER SERVIÇO DE MANUTENÇÃO E REPARO COM A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NAS ESTRADAS DA FARTURA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA VERIFICAR A POSSIBILIDADE DE PROCEDER À PAVIMENTAÇÃO DAS RUAS QUE COMPÕE A LOCALIDADE DO PORTO DE CIMA._x000D_
 </t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SUGERE AO CHEFE DO EXECUTIVO QUE SOLICITE À SECRETARIA COMPETENTE QUE VERIFIQUE A POSSIBILIDADE DE FAZER REPAROS NA GRADE DO BUEIRO NA VILA FERROVIÁRIA, PERTO DO CAMPO DOS FERROVIÁRIOS DEFRONTE À CASA DO SR. SETE._x000D_
 </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE À COLOCAÇÃO DE UMA FAIXA COM SINALIZAÇÃO PARA TAXI NA PRAÇA BENEDITO ANTUNES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA DEFENSORIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SOLICITE A SECRETARIA COMPETENTE, PARA EFETUAR SERVIÇO DE PATROLAMENTO, E COLOCAÇÃO DE MATERIAL, ATÉ O FINAL DA ESTRADA DO MORRO GRANDE, RIO DOS PATOS, E TAMBÉM QUE SOLICITE QUE O ÔNIBUS ESCOLAR VÁ ATÉ ESTA REGIÃO PARA BUSCAR OS ALUNOS PARA IREM ÀS AULAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SOLICITE A EMPRESA OI PARA QUE A MESMA EFETUE REPAROS E A TROCA DE LUGAR DO TELEFONE PÚBLICO DO PONTO DE TÁXI DA PRAÇA OLYMPIO TROMBINI, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE SE OFICIE AO ÓRGÃO COMPETENTE, QUE SEJAM VERIFICADAS AS POSSIBILIDADES DA COLOCAÇÃO DE REDUTORES DE VELOCIDADE ENTRE OS QUILÔMETROS 1 E 2 DA RODOVIA ESTADUAL MARIO MARCONDES LOBO (RETA DO PORTO) SENTIDO CENTRO/PORTO DE CIMA.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SOLICITE A SECRETARIA COMPETENTE, PARA EFETUAR SERVIÇO DE PATROLAMENTO, E COLOCAÇÃO DE MATERIAL, NA ESTRADA DO SARAPIÁ PRINCIPALMENTE NAS SUBIDAS, PARA QUE O ÔNIBUS ESCOLAR POSSA BUSCAR OS ALUNOS NO LOCAL DE COSTUME.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE QUE INTERCEDA JUNTO À EMPRESA PRESTADORA DE SERVIÇOS PÚBLICOS COPEL PARA VERIFICAR A COLOCAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA ENTRE O CONDOMÍNIO RIO SAGRADO E A ESTRADA FERNANDES.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE EXAMINE A POSSIBILIDADE DE REATIVAÇÃO DA QUADRA DE ESPORTES SITUADA NA LOCALIDADE DO RIO SAGRADO._x000D_
 </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE EXAMINE A POSSIBILIDADE DE DISPONIBILIZAR UM ORÇAMENTO DE 1% DA RECEITA CORRENTISTA LÍQUIDA PARA APLICAÇÃO DE SANEAMENTO BÁSICO RURAL NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO À SANEPAR PARA QUE A MESMA PROCEDA À INSTALAÇÃO DA REDE DE ESGOTO DA PONTE DE FERRO DO PORTO DE CIMA ATÉ O SÃO JOÃO DA GRACIOSA E EM TODA A EXTENSÃO DA ESTRADA DA FÁBRICA EM DIREÇÃO À COLÔNIA MARQUES.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE Á SECRETARIA COMPETENTE À VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA PONTE MOLHADA SOBRE O RIO MARUMBI LIGANDO A LOCALIDADE DO PANTANAL AO MARUMBI.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE PARA FAZER SERVIÇOS DE REPOSIÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA ENTRE O BOM JARDIM, LOGO APÓS A IGREJA CONGREGAÇÃO CRISTÃ ATÉ O PITINGA, PASSANDO PELA PROPRIEDADE DO SR. JERÔNIMO GUENO. </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE TRANSPORTE PÚBLICO QUE PRESTA SERVIÇO AO MUNICÍPIO, QUE ESTUDE A VIABILIDADE DA IMPLANTAÇÃO DE UMA LINHA DE TRANSPORTE PARA O MARUMBI, AMÉRICA DE BAIXO, AMÉRICA DE CIMA, PANTANAL E FARTURA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE SEJAM INSTALADAS PLACAS DE SINALIZAÇÃO COM NOMES DE RUAS, DE UMA FORMA GERAL (ONDE SE FIZER NECESSÁRIO) PRINCIPALMENTE NA VILA SANTO ANTÔNIO._x000D_
 SUGERE AINDA, QUE SE ESTUDE A VIABILIDADE DE FAZER PARCERIAS COM OS RESTAURANTES E/OU COMÉRCIO EM GERAL (SUPERMERCADOS, LOJAS DE ROUPAS, ETC.) A FIM DE PATROCINAREM AS REFERIDAS PLACAS, COMO GENTILEZA. _x000D_
 </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO À SANEPAR PARA QUE PROVIDENCIE A EXTENSÃO DE REDE DE ÁGUA TRATADA PARA AS LOCALIDADES DO MORRO COMPRIDO (IAPAR), PASSA SETE E SARAPIÁ.</t>
   </si>
   <si>
@@ -2063,1598 +2063,1598 @@
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE VERIFIQUE COM O ÓRGÃO COMPETENTE A POSSIBILIDADE DE COMO COIBIR OU CONTROLAR OS VEÍCULOS QUE USAM O SISTEMA DE SOM COM VOLUMES ESTARRECEDORES QUE AFRONTAM O BAIRRO DE PORTO DE CIMA, PRINCIPALMENTE NOS FINAIS DE SEMANA (SÁBADO E DOMINGO)._x000D_
 </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE INCORPORAR AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS INTEGRANTES DA CATEGORIA DOS GUARDIÕES E DEMAIS PROFISSIONAIS DE SEGURANÇA PATRIMONIAL O ADICIONAL DE PERICULOSIDADE NO PERCENTUAL DE 30%._x000D_
 </t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE À SECRETARIA COMPETENTE QUE SEJA FEITA A INSTALAÇÃO DE LIXEIRAS EM TODA A EXTENSÃO DA RUA XV DE NOVEMBRO E DA RUA DAS FLORES. </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDE JUNTO COM A SECRETARIA COMPETENTE, ORIENTAÇÃO AOS ALUNOS (ATRAVÉS DE SEUS PAIS) QUE RESIDEM NOS BAIRROS E UTILIZAM O TRANSPORTE ESCOLAR, EM COMO DEVEM SE COMPORTAR NOS RESPECTIVOS VEÍCULOS DURANTE O TRAJETO DE IR E VIR ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL A DEMARCAÇÃO, DE LOCAIS PARA ESTACIONAMENTO EXCLUSIVO DE PORTADORES DE NECESSIDADES ESPECIAIS E IDOSOS, GARANTINDO-LHES O ACESSO PRIORITÁRIO AOS LOCAIS DESEJADOS._x000D_
 </t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE DA PREFEITURA, A ESTUDO DE DISPONIBILIDADE DE RECURSOS ORÇAMENTÁRIOS PARA IMPLANTAÇÃO DE 06(SEIS) LUMINÁRIAS A SEREM DISTRIBUÍDAS NAS LOCALIDADES CITADAS ABAIXO:_x000D_
 - 05 LUMINÁRIAS &amp;#8211; VINDAS SENTIDO POSTO DE SAÚDE PARA A MARTA-SAMBAQUI_x000D_
 - 01 LUMINÁRIA &amp;#8211; EM FRENTE À RUA DAS OLARIAS, BR 277, SANTA FÉ._x000D_
 </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO QUE INTERCEDA JUNTO A ECOVIA, OU AO SETOR COMPETENTE, QUE SE FAÇA REPOSIÇÃO DE MATERIAL DE ESTRADA, LIMPEZA DE BUEIRO, EM TODA A ESTRUTURA DA TRINCHEIRA, LOCALIZADA NO KM 24, QUE DA ACESSO AO SAMBAQUI E DEMAIS LOCALIDADES PRÓXIMAS.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO À SANEPAR PARA QUE PROVIDENCIE A EXTENSÃO DE REDE DE ÁGUA TRATADA PARA A LOCALIDADE DA PONTE SECA, ATÉ O FINAL DA ESTRADA DO AREAL.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE IMPLANTAÇÃO DE PONTOS DE ÔNIBUS NA PR 408 NA LOCALIDADE DO RIO DO PINTO E PONTE SECA, DE FRONTE A ESTRADA DO AREAL, E ESTRADA DO ANHAIA, (RUA JOÃO DAVID BUSSETTI).</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE JUNTO À EMPRESA VIAÇÃO GRACIOSA DA IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS ENTRE A IGREJA MATRIZ E O CONSULTÓRIO DO DR. JOSÉ RAMOS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO, QUE SOLICITE A COMPANHIA PARANAENSE DE ENERGIA (COPEL),  A POSSIBILIDADE DE ESTUDO REFERENTE À EXTENSÃO DE BAIXA TENSÃO DO POSTE Nº 43 (PRÓXIMO A ESCOLA DO BARRO BRANCO) AO 56 (PRÓXIMO AO BAR DO DARCY).</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL, A INDICAÇÃO DE UM FUNCIONÁRIO, AUXILIAR DE SERVIÇOS GERAIS, FIXO PARA FAZER A MANUTENÇÃO DIÁRIA DA PRAÇA JUNTO A GINÁSIO DE ESPORTE DA VILA JARDIM DAS PALMEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE VERIFIQUE ATRAVÉS DA SECRETARIA COMPETENTE A POSSIBILIDADE DE RECURSOS ORÇAMENTÁRIOS PARA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESTRADA DA GRACIOSA, NA LOCALIDADE DA PONTE METÁLICA DO RIO NHUNDIAQUARA NO PORTO DE CIMA. </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL, QUE VERIFIQUE COM O ÓRGÃO COMPETENTE A POSSIBILIDADE DE MELHORIAS NO PONTO DE ÔNIBUS NA ESTRADA DA GRACIOSA, NA PRAÇA DO PORTO DE CIMA (IGREJA SÃO SEBASTIÃO).</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Mauricio Porrua, Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ENVIE OFICIO A EMPRESA ECOVIA SOLICITANDO A TRANSFERÊNCIA DO PONTO DE ÔNIBUS LOCALIZADO NO KM 19 PARA O KM 21 NA BR 277._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA IMPLANTAÇÃO DE UMA COBERTURA NA RAMPA DE ENTRADA DO HOSPITAL._x000D_
 </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Mauricio Porrua, Samuca, Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ENVIE OFICIO A POLICIA MILITAR PARA QUE ESTUDE A POSSIBILIDADE DE AUMENTAR O CONTROLE DO TRÂNSITO NA ENTRADA E SAÍDA DO COLÉGIO ESTADUAL ROCHA POMBO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Luciane Costa Coelho, Mauricio Porrua, Professora Flávia, Samuca, Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO POLICIAL MILITAR JEDIEL CORDEIRO LISBOA.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Airton Tomazi, Elói do Taxi, Julio Cesar Cassilha, Luciane Costa Coelho, Mauricio Porrua, Netto , Samuca, Tadaci, Vanderlei Cordeiro Dias, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR &amp;#8211; PELO FALECIMENTO DO SENHOR ORIVALDO MARCHIORE MIRANDA&amp;#8221;.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;MOÇÃO DE RECONHECIMENTO, APLAUSOS E AGRADECIMENTOS - MIRTILLO TROMBINI&amp;#8221;._x000D_
 _x000D_
 _x000D_
          </t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>Elói do Taxi, Luciane Costa Coelho, Mauricio Porrua, Netto , Professora Flávia, Tadaci, Vanderlei Cordeiro Dias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE RECONHECIMENTO, APLAUSOS E AGRADECIMENTOS &amp;#8211; ASSOCIAÇÃO ACADEMIA  BAMBUKAY&amp;#8221;.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR &amp;#8211; PELO FALECIMENTO DA SENHORA MAGDALENA MALUCELLI TROMBINI&amp;#8221;.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>Airton Tomazi, Elói do Taxi, Julio Cesar Cassilha, Luciane Costa Coelho, Mauricio Porrua, Netto , Professora Flávia, Samuca, Tadaci, Vanderlei Cordeiro Dias, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO - À INSTALAÇÃO DA SEGUNDA VARA FEDERAL NA SUBSEÇÃO JUDICIÁRIA DE PARANAGUÁ.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO EM DEFESA DAS APAES.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
         &amp;#8220;MOÇÃO DE RECONHECIMENTO, APLAUSOS E AGRADECIMENTOS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOG - Comissão de Finanças, Orçamento e Gestão</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE O JULGAMENTO DA PRESTAÇÃO DE CONTAS, DO EXERCÍCIO DE 2010, DA PREFEITURA MUNICIPAL DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS&amp;#168;._x000D_
 </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;QUE DISPÕE SOBRE O JULGAMENTO DA PRESTAÇÃO DE CONTAS, EXERCÍCIO DE 2004, DA PREFEITURA MUNICIPAL DE MORRETES E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Helder Teófilo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO E REMISSÂO DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, DE TAXAS E DE CRÉDITOS PÚBLICOS, NAS CONDIÇÕES QUE ESPECIFICA, PARA MUNÍCIPES DE BAIXA RENDA, PROPRIETÁRIOS DE IMÓVEL RESIDENCIAIS LOCALIZADO NO TERRITÓRIO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTABELECER CONVÊNIO COM A COMPANHIA DE SANEAMENTO DO PARANÁ - SANEPAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERANDO O ART. 146, 206, 207 E 210 DA LEI Nº 30 DE 20 DE DEZEMBRO DE 2002, E O CAPÍTULO VII, CÓDIGO TRIBUTÁRIO MUNICIPAL"</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROTESTAR AS CERTIDÕES DE DÍVIDA ATIVA CORRESPONDENTE AOS CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS DO MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220; AUTORIZA O PODER EXECUTIVO A ABRIR O CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES (PR) NA IMPORTÂNCIA DE R$ 50.498,18( CINQÜENTA MIL, QUATROCENTOS E NOVENTA E OITO REAIS E DEZOITO CENTAVOS) PARA EXECUÇÃO DO PROJETO FNDE/PEJA &amp;#8211; PROGRAMA APOIO SISTEMA ENSINO PARA ATENDIMENTO AO EJA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;EXTINGUE A COMPANHIA MORRETENSE DOS TRANSPORTES COLETIVOS &amp;#8211; CMTC, E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTABELECER COM O GOVERNO DO ESTADO DO PARANÁ A GESTÃO ASSOCIADA PARA A PRESTAÇÃO,PLANEJAMENTO,REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REESTRUTURA A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE MORRETES&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>Elói do Taxi, Julio Cesar Cassilha, Netto , Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O CONTROLE INTERNO DO PODER LEGISLATIVO DO MUNICÍPIO DE MORRETES, PARANÁ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A PREFEITURA MUNICIPAL DE MORRETES A CELEBRAR CONVÊNIO COM O PODER JUDICIÁRIO DO ESTADO DO PARANÁ PARA FINS DE CESSÃO DE SERVIDORES PÚBLICOS MUNICIPAIS.&amp;#8221;</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ESTRADA DE SERVIDÃO DOMICIO DE PAULA ROSÁRIO, A ESTRADA QUE INICIA NO KM 4,5, ENTRANDO À ESQUERDA NA ESTRADA DAS CANAVIEIRAS E TERMINA NA PROPRIEDADE DE SR. ATHAIDE DE JESUS CORREA, NESTE MUNICÍPIO DE MORRETES</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS, CONCEDER ISENÇÕES FISCAIS, ASSUMIR OBRIGAÇÕES E DAR OUTRAS PROVIDÊNCIAS, RELATIVAS A CONSTRUÇÃO DE UNIDADES HABITACIONAIS DE INTERESSE SOCIAL, VINCULADAS AO PROGRAMA MORAR BEM PARANÁ._x000D_
 </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DENOMINA DE MARIA AUGUSTA CAMPOS CAGNI A ESCOLA RURAL MUNICIPAL, DA LOCALIDADE DO MARUMBI, NESTE MUNICÍPIO DE MORRETES&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA DE ESTRADA SÍTIO NOVA ITÁLIA, A ESTRADA QUE INICIA NO KM 1,5, LADO DIREITO, SENTIDO CENTRO/BAIRRO, NA ESTRADA DA CENTRAL E TERMINA NO RIO NHUNDIAQUARA, NESTE MUNICÍPIO DE MORRETES&amp;#8221;.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE AO SENHOR MIRTILO TROMBINI A COMENDA &amp;#8220;LÍRIOS DO NHUNDIAQUARA&amp;#8221;.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O FUNDO MUNICIPAL DE DEFESA CIVIL &amp;#8211; FMDC E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE MORRETES &amp;#8211; REFIM &amp;#8211; 2013, E DA OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DÁ DENOMINAÇÃO A ESTRADA, RUA E TRAVESSA DA LOCALIDADE DO NÚCLEO RIO DO PINTO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O COMITÊ MUNICIPAL DE TRANSPORTE ESCOLAR DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR - PETE, NO ÂMBITO DO MUNICÍPIO DE MORRETES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO OU TERMO DE COOPERAÇÃO TÉCNICA COM OUTROS MUNICÍPIOS, ESTADOS E UNIÃO, A FIM DE PERMUTAR SERVIDORES PÚBLICOS DO QUADRO DE CARGOS DE SERVIDORES DE PROVIMENTO EFETIVO, EM CASO DE INTERESSE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA O PODER EXECUTIVO A ABRIR O CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES (PR), NA IMPORTÂNCIA DE R$ 30.550,00 (TRINTA MIL,  QUINHENTOS E CINQUENTA REAIS)PARA EXECUÇÃO DO PROJETO CONSELHOS TUTELARES." </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR O CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES (PR), NA IMPORTÂNCIA DE R$ 1.536.402,92 ( UM MILHÃO, QUINHENTOS E TRINTA E SEIS MIL, QUATROCENTOS E DOIS REAIS E NOVENTA E DOIS CENTAVOS) PARA ADEQUAÇÃO E RECUPERAÇÃO DE ESTRADAS."</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ DENOMINAÇÃO DE RUA VILA NOVA, A RUA DE SERVIDÃO PÚBLICA, SITUADA NO KM 1,2, LADO ESQUERDO, SENTIDO MORRETES/PARANAGUÁ, DO PROLONGAMENTO DA RUA XV DE NOVEMBRO, NA PR 408&amp;#8221;.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O  PODER EXECUTIVO  A ABRIR   O CRÉDITO ADICIONAL ESPECIAL   AO  ORÇAMENTO  GERAL   DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$230.912,00(DUZENTOS E TRINTA MIL,  NOVECENTOS E  DOZE REAIS) PARA EXECUÇÃO DO PROJETO DE PLANO DE AÇÕES ARTICULADAS &amp;#8211; PAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER EXECUTIVO    A  ABRIR  O  CRÉDITO        ADICIONAL   ESPECIAL   AO   ORÇAMENTO   GERAL   DO    MUNICÍPIO   DE MORRETES  NA IMPORTÂNCIA DE R$ 128.950,60 (CENTO E VINTE E OITO MIL, NOVECENTOS  E   CINQUENTA  REAIS E SESSENTA CENTAVOS)   PARA  A EXECUÇÃO DO PROJETO DE AQUISIÇÃO DE VEÍCULOS E EQUIPAMENTOS &amp;#8211; CONVÊNIO 759072/20101 &amp;#8211; MINISTÉRIO DA INTEGRAÇÃO NACIONAL.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MORRETES/PARANÁ, A INTEGRAR O CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL DO LITORAL DO PARANÁ &amp;#8211; CIDERLIPA, FIRMADO ENTRE AS ADMINISTRAÇÃO PÚBLICAS MUNICIPAIS DO LITORAL DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL  DO MUNICÍPIO DE MORRETES/PR  NA   IMPORTÂNCIA DE R$ 99.755,00 (NOVENTA E  NOVE MIL, SETECENTOS E  CINQÜENTA E CINCO REAIS) REFERENTE AO  REPASSE DO  FUNDO NACIONAL DE SAÚDE  REFERENTE A PROPOSTA Nº 11938.311000/1100-01, PARA AQUISIÇÃO DE MEDICAMENTOS DE USO  AMBULATORIAL E HOSPITALAR.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA   IMPORTÂNCIA DE R$72.560,09 (SETENTA E DOIS MIL QUINHENTOS E SESSENTA REAIS E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA  IMPORTÂNCIA DER$ 210.000,00 (DUZENTOS E DEZ MIL REAIS) ORIUNDO DO FUNDO NACIONAL DE SAÚDE REFERENTE BLOCO MÉDIA E ALTA COMPLEXIDADE  AMBULATORIAL E HOSPITALAR.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER  EXECUTIVO  A ABRIR   CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL  DO MUNICÍPIO DE MORRETES/PR NA  IMPORTÂNCIA DE R$ 300.000,00   (TREZENTOS MIL REAIS) PARA EXECUÇÃO  DE PROJETO DE  AQUISIÇÃO  DE EQUIPAMENTOS  E MATERIAL  PERMANENTE  &amp;#8211;  EMENDA PARLAMENTAR 28420015 - REPASSE DO  MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER  EXECUTIVO  A ABRIR   CRÉDITOESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL  DO MUNICÍPIO DE MORRETES/PR NA IMPORTÂNCIA DE R$ 420.000,00  (QUATROCENTOS E VINTE MIL REAIS) PARA EXECUÇÃO DE PROJETO DE AMPLIAÇÃO DE POSTOS DE ATENDIMENTOS DE SAÚDE - REPASSE DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER  EXECUTIVO  A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL  DO MUNICÍPIO DE MORRETES/PR NA  IMPORTÂNCIA DE R$ 300.000,00  (TREZENTOS MIL REAIS) PARA EXECUÇÃO DE PROJETO DE REFORMA DE UNIDADE DE  SAÚDE &amp;#8211; EMENDA PARLAMENTAR 19620001 - REPASSE DO  MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;FICA INSTITUÍDO NO MUNICÍPIO DE MORRETES COMO &amp;#8220;DIA DA MONTANHA&amp;#8221; O DIA 21 DE AGOSTO._x000D_
 </t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 134.500,00 (CENTO E TRINTA E QUATRO MIL E QUINHENTOS REAIS) ORIUNDO DO FUNDO NACIONAL DE SAÚDE REFERENTE BLOCO MÉDIA E ALTA COMPLEXIDADE AMBULATORIAL E HOSPITALAR.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MORRETES, PARA O PERÍODO DE 2014 A 2017&amp;#8221;.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES/PR NA IMPORTÂNCIA DE R$ 81.165,19 (OITENTA E UM MIL E CENTO E SESSENTA E CINCO REAIS E DEZENOVE CENTAVOS PARA EXECUÇÃO AO REPASSE DO MINISTÉRIO DA SAÚDE &amp;#8211; CONVÊNIO 280.707-41/MS PARA O PROJETO DE CONSTRUÇÃO DO POSTO DE SAÚDE NA LOCALIDADE BARRO BRANCO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ DENOMINAÇÃO DE RUAS E TRAVESSAS NA LOCALIDADE DO NÚCLEO RIO DO PINTO&amp;#8221;, MORRETES, PARANÁ.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL  AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA   IMPORTÂNCIA DE R$ 186.800,00 (CENTO E OITENTA E SEIS MIL E OITOCENTOS REAIS)  PARA EXECUÇÃO DOS PROJETOS DE PROTEÇÃO SOCIAL BÁSICA &amp;#8211; CRAS (SUAS) E PROTEÇÃO SOCIAL ESPECIAL - CREAS (SUAS)._x000D_
 </t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA  O   PODER EXECUTIVO   A   ABRIR   O  CRÉDITOADICIONAL   ESPECIAL AOORÇAMENTO  GERAL DO MUNICÍPIO DE MORRETES  NA IMPORTÂNCIA DE R$147.420,00 (CENTO E QUARENTA E SETE MIL, QUATROCENTOS E VINTE REAIS) PARA EXECUÇÃO DO PROJETO DE PLANO  DE AÇÕES ARTICULADAS &amp;#8211; PAR, E DÁ OUTRAS PROVIDÊNCIAS.                   _x000D_
 </t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES/PR NA IMPORTÂNCIA DE R$ 137.208,74 (CENTO E TRINTA E SETE MIL E DUZENTOS E OITO REAIS E SETENTA E QUATRO CENTAVOS). </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA  DE R$ 25.160,25 (VINTE E CINCO MIL E CENTO E SESSENTA REAIS E VINTE E CINCO CENTAVOS) ORIUNDOS DO FUNDO NACIONAL DO DESENVOLVIMENTO DA EDUCAÇÃO - FNDE.                                                                                                                                                                   _x000D_
 </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MORRETES A FIRMAR ACORDOS JUDICIAIS, IMPLEMENTANDO UMA POLÍTICA DE ACORDOS E GESTÃO DO PASSIVO FINANCEIRO PROVENIENTE DO ESTOQUE DE AÇÕES JUDICIAIS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI N° 005 DE 20 DE ABRIL DE 2007, A FIM DE RETIFICAR A DENOMINAÇÃO E A SEDE DA ASSOCIAÇÃO QUE TEM POR CNPJ O N° 08.080.768/0001-24, QUE FOI DECLARADA DE UTILIDADE PÚBLICA&amp;#8221;.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DÁ NOME DE BROTTO O LOTEAMENTO SITUADO NA RUA FAUSTINO ANTONIO DA CRUZ (PROLONGAMENTO DA RUA HORÁCIO LUIS PINTO), NA LOCALIDADE DE RAIA VELHA, DESTE MUNICÍPIO DE MORRETES E DÁ NOME DE JOÃO DE BARRO, DOS TUCANOS E DAS SAÍRAS AS RUAS QUE SERVEM O LOTEAMENTO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; &amp;#8211; LDO 2014</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O CONSELHO MUNICIPAL DE CULTURA&amp;#8221;.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ DENOMINAÇÃO DE CONJUNTO HABITACIONAL DR. SIDNEY ANTUNES DE OLIVEIRA AO CONJUNTO HABITACIONAL ADVINDO DO &amp;#8220;PROJETO ÁGUAS DE MARÇO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 34.600,00 (TRINTA E QUATRO MIL E SEISCENTOS REAIS) PROVENIENTE DO FUNDO ESTADUAL PARA A INFÂNCIA E A ADOLESCÊNCIA-FIA.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 716,45 (SETECENTOS E DEZESSEIS  REAIS  E  QUARENTA E CINCO CENTAVOS), REFERENTE  AO  SALDO  DO  EXERCÍCIO ANTERIOR DO REPASSE  DA LEI PELÉ, VINCULADO AO MINISTÉRIO DO ESPORTE._x000D_
 </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>Airton Tomazi, Elói do Taxi, Julio Cesar Cassilha, Luciane Costa Coelho, Mauricio Porrua, Netto , Professora Flávia, Samuca, Tadaci, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE NORMAS GERAIS URBANÍSTICAS PARA A INSTALAÇÃO DE ESTRUTURAS DE SUPORTE DAS ESTAÇÕES RÁDIO BASE E EQUIPAMENTOS AFINS AUTORIZADOS E HOMOLOGADOS PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE. </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ DENOMINAÇÃO DE RUA 11 DE JANEIRO, À RUA, LOGRADOURO PÚBLICO DO PERÍMETRO URBANO, SITUADA NO BAIRRO BARRO BRANCO, LADO DIREITO, SENTIDO MORRETES/ANTONINA, DA RODOVIA DEP. MIGUEL BUFARA, NA PR 408&amp;#8221;.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 128,72 (CENTO E VINTE E OITO REAIS E SETENTA E DOIS CENTAVOS) ORIUNDO DA SECRETARIA DO ESTADO DA SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 401.000,00 (QUATROCENTOS E UM MIL REAIS) ORIUNDOS DA VENDA DA FOLHA DE PAGAMENTO.                                                                                                                                                            </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 140.000,00 (CENTO E QUARENTA MIL REAIS) ORIUNDO DA SECRETARIA DO ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR O CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 5.067,00 (CINCO MIL, SESSENTA E SETE REAIS), PARA COMPLEMENTAÇÃO NA EXECUÇÃO DO PROJETO DE PLANO DE AÇÕES ARTICULADAS &amp;#8211; PAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 86.956,64 (OITENTA E SEIS MIL E NOVECENTOS E CINQÜENTA E SEIS REAIS E SESSENTA E QUATRO CENTAVOS) ORIUNDOS DO EXCESSO DE ARRECADAÇÃO DA RECEITA DO SUS - PACS PROGRAMA AGENTE COMUNITÁRIO DE SAÚDE.                                                                            </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MORRETES PARA O EXERCÍCIO FINANCEIRO DE 2014".(R$31.410.000,00)</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 153.557,67 (CENTO E CINQÜENTA E TRÊS MIL E QUINHENTOS E CINQÜENTA E SETE REAIS E SESSENTA E SETE CENTAVOS) ORIUNDO DO TERMO DE ADESÃO AO CONVÊNIO SEMA/IAP/2002 Nº. 08.644.297-3.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: REVOGA OS ARTIGOS 3º E 4º DA LEI MUNICIPAL Nº 19/2008. </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTABELECER COM O GOVERNO DO ESTADO DO PARANÁ A GESTÃO ASSOCIADA PARA A PRESTAÇÃO, PLANEJAMENTO, REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 315.634,71 ( TREZENTOS E QUINTE MIL SEISCENTOS E TRINTA E QUATRO REAIS E SETENTA E UM CENTAVOS) REFERENTE SUPERAVIT FINANCEIRO. </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LAI Nº 51, DE 28 DE DEZEMBRO DE 2001, QUE 'INSTITUI NO MUNICÍPIO DE MORRETES A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - COISP."</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI ORDINÁRIA Nº226 DE 16 DE SETEMBRO DE 2013, QUE AUTORIZA O MUNICIPIO DE MORRETES A FIRMAR ACORDOS JUDICIAIS, IMPLEMENTANDO UMA POLITICA DE ACORDOS E GESTÃO DO PASSIVO FINANCEIRO PROVENIENTE DO ESTOQUE DE AÇÕES JUDICIAIS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA AS RUAS EXISTENTES NO DESMEMBRAMENTO COLONIA CARY, NA LOCALIDADE SITIO GRANDE &amp;#8211; PONTE ALTA, NO MUNICÍPIO DE MORRETES-PR.&amp;#8221;</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 244.181,94 ( DUZENTOS E QUARENTA E QUATRO MIL CENTO E OITENTA E UM REAIS E NOVENTA E QUATRO CENTAVOS) ORIUNDOS DE EXCESSO DE ARRECADAÇÃO DE RECEITAS DIVERSAS.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E REGULAMENTA A DESTINAÇÃO DE HONORÁRIOS DE SUCUMBÊNCIA ORIGINADOS DA CONDENAÇÃO EM PROCESSOS JUDICIAIS NO ÂMBITO DA PREFEITURA MUNICIPAL DE MORRETES, NOS TERMOS DA LEI Nº8.906, DE 04 DE JULHO DE 1994.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 6.000,00 (SEIS MIL REAIS) ORIUNDOS DO PROGRAMA DINHEIRO DIRETO NA ESCOLA - PDDE.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 18.899,52 (DEZOITO MIL OITOCENTOS E NOVENTA E NOVE REAIS E CINQÜENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA   IMPORTÂNCIA DE R$ 3.314,21 (TRÊS MIL, TREZENTOS E QUATORZE REAIS E VINTE E UM CENTAVOS).</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 1.500.000,0 (HUM MILHÃO E QUINHENTOS MIL REAIS) ORIUNDOS DE PROVÁVEL EXCESSO DE ARRECADAÇÃO DE RECEITAS DIVERSAS.                                     </t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 43.430,16 (QUARENTA E TRÊS MIL E QUATROCENTOS E TRINTA REAIS E DEZESSEIS CENTAVOS) ORIUNDOS DE EXCESSO DE ARRECADAÇÃO DE CONVÊNIOS PARA O TRANSPORTE ESCOLAR.                                     </t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 100.000,00 (CEM MIL) ORIUNDO DE CANCELAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO PODER EXECUTIVO, COM SUA INSCRIÇÃO NA DÍVIDA FUNDADA, EM CONFORMIDADE COM OS DITAMES DA LEI 4.320/64 E DA LEI COMPLEMENTAR Nº 101/00 (LEI DE RESPONSABILIDADE FISCAL), A DÍVIDA PÚBLICA REPRESENTA O MONTANTE DAS OBRIGAÇÕES FINANCEIRAS DO MUNICÍPIO, ASSUMIDAS EM VIRTUDE DE LEIS, CONTRATOS, CONVÊNIOS OU TRATADOS E DA REALIZAÇÃO DE OPERAÇÕES DE CRÉDITO, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O REGIMENTO INTERNO NO TOCANTE AS DISPOSIÇÕES SOBRE AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE MORRETES&amp;#8221;</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS A LISTA COMPLETA DOS IMÓVEIS PERTENCENTES À PREFEITURA DE MORRETES, MATRICULADOS OU NÃO, ONDE SE LOCALIZAM, À QUE SE DESTINAM BEM COMO A LISTA DOS IMÓVEIS ALUGADOS PELA PREFEITURA, TUDO NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS, O EXTRATO DAS CONTAS DO MUNICÍPIO ENTRE O DIA 1.º DE JANEIRO A 31 DE JANEIRO DE 2013 E TAMBÉM A RELAÇÃO ATUALIZADA DA DIVIDA HERDADA NO DIA 1.º DE JANEIRO DE 2013, ALÉM DE OUTROS ITENS QUE JULGAR NECESSÁRIO, TUDO NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS A LISTA COMPLETA DOS FUNCIONÁRIOS QUE ESTÃO COM CARGOS COMISSIONADOS NA PREFEITURA DE MORRETES, E EM QUAIS SECRETÁRIAS ESTÃO LOTADOS, TUDO NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE CONFORME LEI Nº016/2012 QUE INSTITUI O PLANO DE CARGOS E SALÁRIOS DOS PROFESSORES MUNICIPAIS SEJA CUMPRIDA OS ARTIGOS Nº 47 (HORA/ATIVIDADE) E ARTIGO 88 (CONSTITUIR COMISSÃO DE GESTÃO  PERMANENTE DE ESTUDO PLANO ).</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS, OS DOCUMENTOS LEGAIS QUE AUTORIZAM A CONCESSÃO DE TRANSPORTE COLETIVO MUNICIPAL, E TAMBÉM OS DOCUMENTOS QUE REGULAMENTAM TAL CONCESSÃO, TUDO NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, INFORMAÇÕES REFERENTE À:_x000D_
 _x000D_
 CÓPIA DOS CONTRATOS DA GESTÃO ANTERIOR QUE FORAM RESCINDIDOS E AS SUAS JUSTIFICATIVAS. _x000D_
 EXEMPLOS: MÉDICOS, AGENTES COMUNITÁRIOS, NUTRICIONISTAS, EMPRESA DE LIMPEZA PÚBLICA E OUTROS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME ARTIGO 15, INCISO XX DA LEI ORGÂNICA DO MUNICÍPIO DE MORRETES, APROVADO PELO PLENÁRIO DA CÂMARA, ATRAVÉS DA PRESENTE CONVOCA-SE O SECRETARIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DE MORRETES PARA QUE COMPAREÇA A ESTA CASA DE LEIS, NO PRAZO LEGAL, PARA PRESTAR OS SEGUINTES ESCLARECIMENTOS:_x000D_
 _x000D_
 1)	ATENDIMENTOS QUE ESTÃO SENDO PRESTADOS AOS MUNÍCIPES;_x000D_
 2)	SITUAÇÃO DO PÁTIO DE MÁQUINAS;_x000D_
 3)	CRONOGRAMA DE ATENDIMENTO DA MALHA VIÁRIA DE NOSSO MUNICÍPIO, E_x000D_
 OUTROS ITENS QUE JULGAR NECESSÁRIO;_x000D_
 </t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME ARTIGO 15, INCISO XX DA LEI ORGÂNICA DO MUNICÍPIO DE MORRETES, APROVADO PELO PLENÁRIO DA CÂMARA, ATRAVÉS DA PRESENTE CONVOCA-SE O SECRETARIO MUNICIPAL DE SAÚDE DE MORRETES PARA QUE COMPAREÇA A ESTA CASA DE LEIS, NO PRAZO LEGAL, PARA PRESTAR OS SEGUINTES ESCLARECIMENTOS:_x000D_
 _x000D_
 1 - QUANTO À ATUAL SITUAÇÃO DO HOSPITAL MUNICIPAL DE MORRETES:_x000D_
 2 - COMO ESTA O FUNCIONAMENTO DO PSF;_x000D_
 3 - DAS CONSULTAS REALIZADAS NO NIS; _x000D_
 4 - COMO SE ENCONTRA O ESTOQUE DE MEDICAMENTOS DA FARMÁCIA BÁSICA E OUTROS ITENS QUE JULGAR NECESSÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>Luciane Costa Coelho, Professora Flávia</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS, DE MANEIRA DETALHADA, A ATUAL SITUAÇÃO EM QUE SE ENCONTRA A CASA LAR, NO TOCANTE AS MÃES SOCIAIS, BEM COMO O MOTIVO DO AFASTAMENTO DAS PESSOAS QUE ESTAVAM ALOCADAS NESTA FUNÇÃO, CONFORME PRECEITUA O ARTIGO 15, INCISO XXII DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE QUAL SISTEMA DE TELEFONIA É UTILIZADO NAS ESCOLAS MUNICIPAIS, BEM COMO O MOTIVO DAS ESCOLAS APÓS QUATRO MESES DE GESTÃO AINDA NÃO TER RELIGADAS AS LINHAS TELEFÔNICAS DAS MESMAS PARA USO DA COMUNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTA CASA DE LEIS, APÓS APRECIAÇÃO DO PLENÁRIO APROVE A RECONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE PARA QUE A MESMA COMPAREÇA A ESTA CASA DE LEIS, CONFORME PRECEITUA O ARTIGO 15, INCISO XX DA LEI ORGÂNICA DO MUNICÍPIO, PARA QUE POSSA PRESTAR ALGUNS ESCLARECIMENTOS QUANTO À ATUAL SITUAÇÃO DO HOSPITAL E MATERNIDADE MUNICIPAL DR. ALCÍDIO BORTOLIN, EM SESSÃO NA TRIBUNA DESTA CÂMARA E TAMBÉM SOBRE OS SEGUINTES ASSUNTOS:_x000D_
 _x000D_
 1 - COMO ESTÁ O FUNCIONAMENTO DO PSF E DAS CONSULTAS REALIZADAS NO NIS;_x000D_
 2 - POSTOS DE SAÚDE: COMO SE ENCONTRA O ESTOQUE DE MEDICAMENTOS DA FARMÁCIA BÁSICA E OUTROS ITENS QUE JULGAR NECESSÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTA EMPRESA (HYGEA GESTÃO &amp; SAÚDE LTDA, INSCRITA NO CNPJ 80.769.680/0001-41) ENVIE A ESTA CASA DE LEIS, O CONTRATO, CONVÊNIO E DEMAIS DOCUMENTOS PERTINENTES A RELAÇÃO FIRMADA ENTRE ESTA EMPRESA E A PREFEITURA MUNICIPAL DE MORRETES, BEM COMO O HOSPITAL E MATERNIDADE DE MORRETES. ENCAMINHANDO INFORMAÇÕES SOBRE O CUSTO DAS ATIVIDADES REALIZADAS POR ESTA INSTITUIÇÃO, E TAMBÉM RELAÇÃO DE FUNCIONÁRIOS CONTRATADOS PARA PRESTAREM ESSES SERVIÇOS. TUDO NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO DE MORRETES. </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTA MUNICIPALIDADE ENCAMINHE A LISTAGEM ATUALIZADA DE TODOS OS CARGOS COMISSIONADOS DO PODER EXECUTIVO MUNICIPAL, COM NOME COMPLETO E RESPECTIVO CARGO, E TAMBÉM A DATA DE NOMEAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTA MUNICIPALIDADE ENCAMINHE PARA CONHECIMENTO DOS VEREADORES DESTA CASA, DENTRO DO PRAZO LEGAL, AS SEGUINTES INFORMAÇÕES_x000D_
 _x000D_
 - EM RELAÇÃO À SAÍDA DA SECRETÁRIA MUNICIPAL DE SAÚDE, E QUEM FICARÁ RESPONSÁVEL PELA PASTA, PARA QUE ESTA PESSOA POSSA DAR INFORMAÇÕES CONTIDAS NO REQUERIMENTO 013/2013._x000D_
 _x000D_
 - INFORMAÇÕES A RESPEITO DOS CONTRATOS E CONVÊNIOS LIGADOS AO PSF (PROGRAMA SAÚDE DA FAMÍLIA) NO TOCANTE AO PRAZO, ENCERRAMENTO DAS CONTRATAÇÕES DE PROFISSIONAIS, BEM COMO EM RELAÇÃO AO REPASSE E, SOBRETUDO, NA CONTINUIDADE DO PROGRAMA NO ÂMBITO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERANDO QUE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DESMARCOU PELA SEGUNDA VEZ A CONVOCAÇÃO FEITA A ALGUNS PROFESSORES DO QUADRO EFETIVO COM O INTUITO DE DISCUTIR MUDANÇAS E READEQUAÇÕES NO PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO MUNICIPAL, REQUER-SE QUE ESTE CHEFE DO EXECUTIVO, INTERCEDA JUNTO À RESPONSÁVEL PELA PASTA PARA QUE A MESMA PRESTE ESCLARECIMENTOS QUANTO AO CANCELAMENTO DE TAIS CONVOCAÇÕES. QUE SEJA TAMBÉM ENCAMINHADO OS DOCUMENTOS REFERENTES AO CUMPRIMENTO DA LEI COMPLEMENTAR Nº 016/2012 NOS SEUS ARTIGOS 88 E 89 QUANDO TRATAR DAS CONVOCAÇÕES DE SEUS REPRESENTANTES LEGAIS._x000D_
 </t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS,_x000D_
 1)	- CÓPIA DO PROCESSO LICITATÓRIO 014/2013_x000D_
 2)	- CÓPIA DE TODOS OS EMPENHOS RELACIONADOS AO CONTRATO 066/2013 COM A EMPRESA HYGEA GESTÃO &amp; SAÚDE LTDA._x000D_
 _x000D_
 TUDO NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTE PODER EXECUTIVO FORNEÇA AS SEGUINTES INFORMAÇÕES, NO PRAZO DO INCISO XXII DO ART. 15 DA LEI ORGÂNICA DO MUNICÍPIO:_x000D_
 _x000D_
 1)  DE QUE FORMA E QUANDO SERÃO PAGOS AS DÍVIDAS PENDENTES (LICITADAS E NÃO LICITADAS) DO GOVERNO ANTERIOR? _x000D_
 _x000D_
  2) O MONTANTE DA DÍVIDA ATUALIZADA DO MUNICÍPIO ATÉ DEZEMBRO DE 2012, ORIGINÁRIAS DOS PRECATÓRIOS REQUISITÓRIOS VENCIDOS OU VINCENDOS, OS ORIGINÁRIOS DAS AÇÕES DE COBRANÇAS E SUAS CONSEQUENTES EXECUÇÕES E OS ORIGINÁRIOS DE CONTRATOS NÃO PAGOS E, QUERENDO, A INDICAÇÃO DE OUTRAS DÍVIDAS QUE NÃO AS SOLICITADAS ACIMA.                                                                       _x000D_
 </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTE PODER EXECUTIVO, APRESENTE, NO PRAZO LEGAL, A INFORMAÇÃO EXATA QUANTO À REAL SITUAÇÃO EM QUE SE ENCONTRA O HOSPITAL E MATERNIDADE DE MORRETES? A VIGÊNCIA DO DECRETO LEGISLATIVO N° 012/2012, COMO TAMBÉM DO DECRETO (DO EXECUTIVO) N° 083/2012? AINDA A ABRANGÊNCIA EFEITOS E DEMAIS CONSEQÜÊNCIAS DO DECRETO N° 160/2013? ALÉM DISSO, A BASE LEGAL DAS AFIRMAÇÕES FEITAS PELO EXECUTIVO DE QUE A &amp;#8220;MUNICIPALIZAÇÃO&amp;#8221; FOI UM ATO ILEGAL, E QUAIS AS PROVIDÊNCIAS JURÍDICAS TOMADAS PELO EXECUTIVO NESTE DIAPASÃO?_x000D_
 </t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, CÓPIA DOS PROCESSOS LICITATÓRIOS ABAIXO DISCRITOS: _x000D_
 _x000D_
 1.º - DISPENSA &amp;#8211; 003 - Nº DO PROCESSO &amp;#8211; 003/2013 - VALOR: 396.967,90_x000D_
 2.º - DISPENSA &amp;#8211; 005 - Nº DO PROCESSO &amp;#8211; 009/2013 - VALOR:   60.000,00_x000D_
 3.º - DISPENSA &amp;#8211; 013 - Nº DO PROCESSO &amp;#8211; 021/2013 - VALOR: 147.824,50_x000D_
 4.º - DISPENSA &amp;#8211; 020 - Nº DO PROCESSO &amp;#8211; 028/2013 - VALOR:   36.268,02_x000D_
 5.º - DISPENSA &amp;#8211; 031 - Nº DO PROCESSO &amp;#8211; 044/2013 - VALOR:   86.000,00_x000D_
 6.º - DISPENSA &amp;#8211; 033 - Nº DO PROCESSO &amp;#8211; 048/2013 - VALOR:   20.400,00_x000D_
 7.º - DISPENSA &amp;#8211; 035 - Nº DO PROCESSO &amp;#8211; 050/2013 - VALOR:   50.000,00_x000D_
 8.º - DISPENSA &amp;#8211; 040 - Nº DO PROCESSO &amp;#8211; 060/2013 - VALOR:   30.000,00_x000D_
 9.º - DISPENSA &amp;#8211; 048 - Nº DO PROCESSO &amp;#8211; 082/2013 - VALOR:   20.000,00_x000D_
 </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTE PODER EXECUTIVO PROCEDA AO CUMPRIMENTO INTEGRAL DA LEI ORDINÁRIA N° 169/2012, POIS A MESMA JÁ FOI SANCIONADA NO ÚLTIMO ANO E ATÉ A PRESENTE DATA NÃO FOI CUMPRIDA.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DOS ÓRGÃOS RESPONSÁVEIS (IAP- INSTITUTO AMBIENTAL DO PARANÁ, PROMOTORIA DO MEIO AMBIENTE E PREFEITURA MUNICIPAL), NO QUE DIZ RESPEITO AS AUTORIZAÇÕES DE CORTE DE BARRANCO NA LOCALIDADE DA PR 408, PRÓXIMO AO TREVO DO PASSA SETE, O QUAL FOI ATINGIDO PELAS ENCHENTES DE MARÇO/2011 E QUE, DESDE AQUELA ÉPOCA VEM PASSANDO POR PROCESSOS DE RETIRADA DE MATERIAL. REQUER-SE INFORMAÇÕES REFERENTE A FORMA DE AUTORIZAÇÃO DE RETIRADA DE MATERIAL, NO QUE DIZ RESPEITO À QUANTIDADE, PERÍODO E ACOMPANHAMENTO DO ÓRGÃO RESPONSÁVEL, BEM COMO SE EXISTE ESTUDO TÉCNICO DA ÁREA SUSCETÍVEL DE DESABAMENTOS DURANTE AS INTERFERÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTE PODER EXECUTIVO FORNEÇA INFORMAÇÕES SOBRE QUAL EMBASAMENTO LEGAL FOI UTILIZADO PARA REALIZAR O PROCEDIMENTO LICITATÓRIO Nº 102/2013 - PREGÃO PRESENCIAL Nº 41/2013 &amp;#8211; SISTEMA REGISTRO DE PREÇO, PARA A CONTRATAÇÃO DE FUNÇÕES QUE SERÃO UTILIZADAS NO HOSPITAL MUNICIPAL DOUTOR ALCÍDIO BORTOLIN, VISTO QUE, A GRANDE MAIORIA DESSAS FUNÇÕES PODERIAM TER SIDO ENQUADRADAS NO PROCESSO SELETIVO SIMPLIFICADO 03/2013, REALIZADO HÁ POUCOS DIAS._x000D_
 </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFORME ARTIGO 15, INCISO XX DA LEI ORGÂNICA DO MUNICÍPIO DE MORRETES, APROVADO PELO PLENÁRIO DA CÂMARA, ATRAVÉS DA PRESENTE CONVOCA-SE O SECRETARIO MUNICIPAL DE SAÚDE DE MORRETES PARA QUE COMPAREÇA A ESTA CASA DE LEIS, NO PRAZO LEGAL, PARA PRESTAR OS SEGUINTES ESCLARECIMENTOS:_x000D_
 _x000D_
 1 &amp;#8211; HOSPITAL MUNICIPAL  DR. ALCÍDIO BORTOLIM;_x000D_
 2 &amp;#8211; MEDICAMENTOS DA FARMÁCIA BÁSICA;_x000D_
 3- TRANSPORTES DE PACIENTES PARA OUTROS MUNICÍPIOS;_x000D_
 4- ESF- ESTRATÉGIA DE SAÚDE NA FAMÍLIA._x000D_
      E OUTROS INFORMES QUE SE FIZEREM NECESSÁRIOS SOBRE A PASTA._x000D_
 </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTE PODER EXECUTIVO PROVIDENCIE O CUMPRIMENTO IMEDIATO DA LEI COMPLEMENTAR Nº 016/2012 QUE DISPÕE SOBRE O PLANO DE EMPREGOS, CARREIRA E REMUNERAÇÃO DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE MORRETES, EM SEUS ARTIGOS 47, 88 PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTE PODER EXECUTIVO ENCAMINHE PARA ESTA CASA DE LEIS INFORMAÇÕES SOBRE A FORMA COM QUE ENTROU NOS COFRES PÚBLICOS O MONTANTE DO VALOR PROVENIENTE AO PREGÃO PRESENCIAL Nº 025/2013, QUE TRATOU DA CONTRATAÇÃO DE INSTITUIÇÃO FINANCEIRA PARA CENTRALIZAR E PROCESSAR OS CRÉDITOS DA FOLHA DE PAGAMENTO DOS SERVIDORES ATIVOS E INATIVOS, COMISSIONADOS E AGENTES POLÍTICOS DA PREFEITURA MUNICIPAL DE MORRETES, E TAMBÉM QUAL FOI O DESTINO DESTE RECURSO._x000D_
 </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PRESIDENTE DA CÂMARA QUE SOLICITE PARECER JURÍDICO A PROCURADORIA DA CASA A RESPEITO DAS SITUAÇÕES ABAIXO ELENCADAS:_x000D_
 _x000D_
 1-	GRATIFICAÇÃO DE 25% POR FUNÇÃO AO VEREADOR AIRTON TOMAZI QUE CONSTA NA PORTARIA N.° 203/2013 PUBLICADO NO DIÁRIO OFICIAL DO MUNICÍPIO N.º 148 DE 26 DE ABRIL DE 2013, NA PÁGINA 03._x000D_
 2-	INCOMPATIBILIDADE DE HORÁRIO DO SEU CARGO COM O EXERCÍCIO DO MANDATO_x000D_
 </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTA CASA DE LEIS, APÓS APRECIAÇÃO DO PLENÁRIO APROVE A SOLICITAÇÃO ATRAVÉS DO PODER EXECUTIVO DAS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1)	A RFFSA É PROPRIETÁRIA AINDA DAQUELE TERRENO COM CASAS EM FRENTE À ESTAÇÃO FERROVIÁRIA?_x000D_
 2)	EM QUE SITUAÇÃO SE ENCONTRA ESSE TERRENO?_x000D_
 3)	EXISTE ALGUMA SOLICITAÇÃO PARA QUE ESTE TERRENO SEJA DOADO OU COMODATO PARA PREFEITURA OU PARA OUTRA ENTIDADE?_x000D_
 4)	SE EXISTE PROCESSO PARA DESPEJO DOS MORADORES DAQUELAS REFERIDAS CASAS?_x000D_
 5)	ENFIM, QUAISQUER OUTRAS INFORMAÇÕES QUE VENHAM A COLABORAR PARA O CONHECIMENTO DA SITUAÇÃO DAQUELE TERRENO._x000D_
 </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE ESTA CASA DE LEIS, APÓS APRECIAÇÃO DO PLENÁRIO, APROVE A SOLICITAÇÃO ATRAVÉS DO PODER EXECUTIVO DA PRESTAÇÃO DE CONTAS DO CEMEI- CRECHE MUNICIPAL PROFESSORA MARIA LUIZA BURTZ MERCKLE DOS ÚLTIMOS TRÊS ANOS, EM ESPECIAL, DAS DOAÇÕES E BAZARES QUE ENVOLVERAM A COMUNIDADE MORRETENSE._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3962,67 +3962,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="145.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>