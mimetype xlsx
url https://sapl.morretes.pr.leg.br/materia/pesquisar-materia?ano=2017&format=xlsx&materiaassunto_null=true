--- v0 (2026-02-04)
+++ v1 (2026-04-01)
@@ -54,5564 +54,5564 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA MANUTENÇÃO E LIMPEZA EM TODA A EXTENSÃO DA ESTRADA PRINCIPAL DO MORRO ALTO.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA A MANUTENÇÃO DA ESTRADA PRINCIPAL DO SAMBAQUI,DO TRECHO COMPREENDIDO ENTRE O ANTIGO MÓDULO POLICIAL ATÉ A CHÁCARA DE SR ACIR DOS SANTOS   </t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA A MANUTENÇÃO DA ESTRADA VISCERAL,MAIS CONHECIDA COMO "ESTRADA DO BUCHO"QUE SE INICIA NA BR 277 KM 26 ATÉ A CHÁCARA DO SR.PAULINO,NA LOCALIDADE DA MARTA .</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL ,QUE SEJA FEITA A MANUTENÇÃO DA ESTRADA DO PINDAÚVA QUE LIGA ATÉ O SAMBAQUI.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL ,QUE SEJA SOLICITADO AOS ÓRGÃOS COMPETENTES A IMPLANTAÇÃO DE REDE DE BAIXA TENSÃO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA DA MARTA ATÉ O SAMBAQUI. </t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO NA ESTRADA DO SAMBAQUI NO TRECHO COMPREENDIDO ENTRA A MERCEARIA BRUNA E A CAIXA D ÁGUA ,LOCALIZADA NO BAIRRO DENOMINADO SAMBAQUI .</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROCEDA A LIMPEZA DA ESTRADA DO SAMBAQUI,BEM COMO AS CANALETAS DO ASFALTO QUE ENCONTRA -SE OBSTRUÍDAS.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t xml:space="preserve">Junior Brindarolli </t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE PROCEDER O CONSERTO DA PONTE NA RUA 7 DE MARÇO ,PRÓXIMO A TRAVESSA PARTICULAR DOS TEIXEIRA ,LOCALIZADA NO BAIRRO PORTO DE CIMA .</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CONSERTO DA PONTE NA RUA MARUMBI,PRÓXIMO DA IGREJA DO EVANGELHO QUADRANGULAR ;LOCALIZADA NO BAIRRO PORTO DE CIMA . </t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>João da Marta, Junior Brindarolli , Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CONSERTO DA PONTE PRÓXIMA A ESTRADA DA PITINGA NAS PROXIMIDADES DA CASA DOS BUENOS.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luciano Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR REPAROS E LIMPEZA DE BUEIROS NA RUA ADOLFO WERNECK DE ESQUINA COM A RUA EULÁLIO ALVEZ  DA CRUZ NA LOCALIDADE DO BAIRRO ROCIO,NESTE MUNICÍPIO DE MORRETES . </t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A EMPRESA CSO-ENGENHARIA ,A POSSIBILIDADE DE PROCEDER À MANUTENÇÃO E CONCERTO DA ESTRADA DO SAMBAQUI ,ONDE O ASFALTO ESTA SE DETERIORANDO COM RACHADURAS E DEPRESSÕES .</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>João da Marta</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MANUTENÇÃO E PATROLAMENTO DA ESTRADA MORRO ALTO ATÉ A LOCALIDADE DO BAIRRO SAMBAQUI.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA EM ALGUMAS LOCALIDADE DO BAIRRO PINDAÚVA ,BEM COMO IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA ,MANUTENÇÃO E PATROLAMENTO DA ESTRADA . </t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADAS EM ALGUMAS LOCALIDADES DO BAIRRO MUNDO NOVO,BEM COMO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, MANUTENÇÃO E PATROLAMENTO DA ESTRADA.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Junior Brindarolli , Mauricio Porrua, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR NAS LATERAIS DA ESTRADA DE BARREIROS,NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Julio Cesar Cassilha</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EXTENSÃO DA REDE DE ÁGUA PARA AS LOCALIDADES DA PONTE ALTA E COLÔNIA MARQUES. </t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE FIRMAR CONVÊNIO COM A ASSOCIAÇÃO ACADEMIA BAMBUKAY</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CEDER UMA SALA PARA O SINDICATO DOS TRABALHADORES RURAIS DE MORRETES .</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DA CONSTRUÇÃO DE UMA PONTE LIGANDO CENTRAL A COLONIA MARQUES PARA CRIAR UM CAMINHO ALTERNATIVO PARA A ESTRADA DA GRACIOSA, DESAFOGANDO O GRANDE FLUXO DE VEÍCULOS QUE CRUZAM A PONTE DA LOCALIDADE DO PORTO DE CIMA .</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR ROÇADAS NAS LATERAIS DAS ESTRADAS DO CENTRAL, ESTRADA DA REFINARIA,ESTRADA SITIO NOVA ITÁLIA,COLONIA MARQUES  E ESTRADA DO PANTANAL.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A RESTAURAÇÃO DA PONTE DE ARAME LOCALIZADA NA ESTRADA  DO ANHAIA EM FRENTE AO POSTO DE SAÚDE .</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PATROLAMENTO COM REPOSIÇÃO DE MATERIAL EM TODA A LOCALIDADE DA PONTE ALTA E SOLUCIONAR O GRANDE PROBLEMA DO ACUMULO DE ÁGUA NA ESTRADA .</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE UMA LUMINÁRIA  NA ESTRADA DO CENTRAL LADO DA PROPRIEDADE DA SENHORA ILDA VALÉRIO,BEM COMO A SUBSTITUIÇÃO DE TODAS AS LAMPADA QUEIMADAS AO LONGO DA CENTRAL, ESTRADA DA REFINARIA E ESTRADA SITIO NOVA ITÁLIA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A SUBSTITUIÇÃO DE TODAS AS LÂMPADAS QUEIMADAS NO BAIRRO RAIA VELHA ATÉ O LOTEAMENTO DO SENHOR ARI PORCIDES.  </t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR LIMPEZA DE VALETAS NO BAIRRO  JARDIM DAS PALMEIRAS NA RUA ANTONIO GROSSI E RUA ADALBERTO LATUF,FUNDOS DO BAIRRO.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLETA DE GALHOS EM TODA EXTENSÃO DO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR LIMPEZA DE BUEIROS NO BAIRRO JARDIM DAS PALMEIRAS,NA RUA JOSÉ ALPENDRE DHAER COM JOSÉ DE AZEVEDO ESQUINA DA LAN HOUSE E BAR DO AROLDO.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marcela da Silva Elias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇOS DE MELHORAS NA RUA ADALBERTO LATUFF,PRÓXIMO A IGREJA VIDA PARA TODOS NA LOCALIDADE JARDIM DAS PALMEIRAS </t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇOS NA RUA NAIR KREUTZER DE FREITAS, LOTEAMENTO MORAR MELHOR NA LOCALIDADE JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR ARRUMAÇÃO E SOLDAGEM NO PORTÃO DA QUADRA DE ESPORTES SERGIO LUIS DE RAMOS NO JARDIM DAS PALMEIRAS .</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO DE ILUMINAÇÃO PUBLICA BEM COMO A PODA DE ARVORES NA ESTRADA DO BAIRRO MORRO GRANDE </t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE REALIZAR MELHORIAS NA ENTRADA DA ESTRADA DO BAIRRO FLORESTA </t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DO BAIRRO SAMBAQUI </t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE  PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO E MELHORA NA ILUMINAÇÃO PUBLICA NA ROD, MARIO MARCONDES LOBO (RETA DO PORTO),PARA AUMENTAR A SEGURANÇA DOS QUE UTILIZAM A CICLOVIA PARALELA A RODOVIA.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO NA ACADEMIA PUBLICA NA PRAÇA ANTUNES DE OLIVEIRA .</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR A LIMPEZA DA RUA MARUMBI, NA LOCALIDADE DO BAIRRO PORTO DE CIMA,NESTE MUNICÍPIO DE MORRETES. </t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR A LIMPEZA E ROÇADA NA PRAÇA COMENDADOR MACEDO,NO BAIRRO PORTO DE CIMA .</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A RESTAURAÇÃO DO PORTÃO NA QUADRA POLIESPORTIVA DO PORTO DE CIMA .</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/</t>
+    <t>http://sapl.morretes.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA SANAR OS PROBLEMAS DE ACÚMULO DE ÁGUA NAS RUAS DA LOCALIDADE DO PORTAL DAS AMÉRICAS.  </t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Professora Flávia</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DENTRO DAS POSSIBILIDADES RENOVE OS CONVÊNIOS O MAIS BREVEMENTE POSSÍVEL COM DUAS IMPORTANTES ENTIDADES ASSISTENCIAIS QUE SÃO APAE (ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS)MANTENEDORA DA ESCOLA ESPECIAL PROFESSORA LUCIANE K.CHEROBIM E O AMAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS NA QUADRA DE ESPORTES SERGIO LUIS DE RAMOS NA LOCALIDADE DO BAIRRO JARDIM VILA DAS PALMEIRAS . </t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLOCAÇÃO E INSTALAÇÃO DE ACADEMIA AR LIVRE E UM PLAYGROUND PARA AS CRIANÇAS E TAMBÉM A POSSIBILIDADE DE REVITALIZAÇÃO DA PRAÇA MOACIR FRANÇA DAS PALMEIRAS COM A COLOCAÇÃO DE BANCOS. </t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇOS DE MANUTENÇÃO E TROCAS DE LAMPADAS NA QUADRA DE FUTEBOL DE AREIA DO JARDIM DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DA CANCHA DE MALHA NA QUADRA DE ESPORTES DO JARDIM DAS PALMEIRAS EM PARCERIA COM A ASSOCIAÇÃO DE MORADORES E EMPRESÁRIOS LOCAL. </t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.tiff</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.tiff</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE ROÇADA NA RUA JONAS MATHEUS DE ALMEIDA (ANTIGA RUA DO ENGENHO)</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO E MANUTENÇÃO COM TROCAS DE LAMPADAS NA RUA ALMIRANTE FREDERICO DE OLIVEIRA,COM A NUMERAÇÃO DO POSTE PARA IDENTIFICAÇÃO (05310-4),EM FRENTE A CASA DO SEU JULIO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Vardinho, João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Marcela da Silva Elias, Mauricio Porrua, Pastor Deimeval, Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR UMA PASSAGEM ELEVADA NA RUA 31 DE OUTUBRO,PROX A CASA DA MOTO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO NA ILUMINAÇÃO PUBLICA NA ESTRADA DAS PRAINHAS,PRÓXIMO A POUSADA MAKTUB</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A LIMPEZA DE RESTOS DE VEGETAÇÃO NA RUA DAS ALMAS,ATRAS DO CEMITÉRIO,NO BAIRRO PORTO DE CIMA  </t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REPAROS NO ASFALTO (OPERAÇÃO TAPA BURACOS)NA ESTRADA DE BARREIROS </t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Marcela da Silva Elias, Mauricio Porrua, Pastor Deimeval, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR UMA TRAVESSIA ELEVADA NA RUA PADRE SAVINIANO,EM FRENTE A ESTAÇÃO FERROVIÁRIA  </t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR UMA PASSAGEM ELEVADA NA RODOVIA DEP.MIGUEL BUFFARA ,PROX AO POSTO ROBASSA,BEM COMO  A RETIRADA DA LOMBADA ATUAL.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>João da Marta, Pastor Deimeval</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A  SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR UMA PASSAGEM ELEVADA NA RODOVIA DEP.MIGUEL BUFFARA,PARA LIGAR O BAIRRO JARDIM DAS PALMEIRAS E A VILA AGUAS DE MARÇO.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A  SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE INFORME A ESTA CASA DE LEIS QUAIS BAIRROS DE NOSSO MUNICÍPIO(ACOMPANHADO DO CRONOGRAMA DE REALIZAÇÃO DOS SERVIÇOS)SERÃO BENEFICIADOS COM A RECUPERAÇÃO DE 60KM DE ESTRADAS,CONFORME DIVULGAÇÃO FEITA NAS REDES SOCIAIS  </t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE MANILHAMENTO NOA LOCALIDADE DO CEASA EM FRENTE A CASA DA SENHORA MARIBEL FERREIRA,POIS SE ENCONTRAM VALETAS ABERTAS E ÁGUA EMPOSSADA NO LOCAL. </t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA FAZER UMA VISTORIA EM TODOS OS BUEIROS NA ESTRADA DA REFINARIA NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DA RESTAURAÇÃO DA PONTE MOLHADA QUE LIGA A ESTRADA DA AMERICA AO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE 03(TRÊS)BRAÇOS DE LUZ NA RUA TRAVESSA DAS FLORES PROXIMO AO BAR DO SERGINHO E DO ALAMBIQUE NO SAMBAQUI </t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE BRAÇOS DE LUZ EM MINIMO (TRÊS ) POSTES NAS IMEDIAÇÕES DA AMANTANAL, AMERICA DE CIMA</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE  MANUTENÇÕES NA  UNIDADE BÁSICA DE SAÚDE DO SAMBAQUI CONFORME DISCRIMINAÇÃO, TORNEIRAS NO CONSULTÓRIO DENTÁRIO,FARMÁCIA DE COZINHA, TELA DA FRENTE DA UNIDADE .FIAÇÃO 220V P/AR, VENTILADOR NA SALA DE ESPERA , SUGERE TAMBÉM A VERIFICAÇÃO DO ESTOQUE DE MEDICAMENTOS PARA HIPERDIA.      </t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Luciane Costa Coelho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE UMA PONTE MOLHADA, LIGANDO AS LOCALIDADES DO MARUMBI E PANTANAL.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO DA VILA FERROVIÁRIA PRÓXIMO AO CAMPO DE FUTEBOL .</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE LOMBADAS OU TARTARUGAS NA RUA HORÁCIO LUIZ PINTO,NO BAIRRO RAIA VELHA PRÓXIMO AO BAR DA SRO JOSE, E PRÓXIMO A CASA DA SRA ESTELA.   </t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DO CANDONGA, NO PÁTIO DA AMORISA  </t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UM ESTUDO DE CONSTRUÇÃO DE DUAS (2) GALERIAS DE ÁGUAS FLUVIAIS NA RUA ADALBERTO LATUF ENTRADA DO BAIRRO JARDIM DAS PALMEIRAS, POIS NAS CONSTANTES CHUVAS,OCASIONA  MUITO VOLUME DE ÁGUA ONDE NÃO TEM PARA ONDE ESCOAR, ALAGANDO A REFERIDA RUA .</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UM ESTUDO PARA COLOCAR NOVAMENTE ATENDIMENTO ODONTOLÓGICOS, TAMBÉM COMO A CADEIRA DENTARIA  NA LOCALIDADE, MUNDO NOVO DO ANHAIA (RODEIO)</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE ABRIR UM PROJETO PARA AS CRIANÇAS NO PRÉDIO MUNICIPAL ANTIGA CRUZ VERMELHA,LOCALIZADO NA RUA XV DE NOVEMBRO S /N SITIO DO CAMPO.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR A ROÇADA E LIMPEZA NA ESCOLA RURAL MUNICIPAL SÃO JOÃO DA GRACIOSA, NO BAIRRO SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR A ROÇADA,BEM COMO CONSERTO E PINTURA DOS BANCOS DA PRAÇA DO SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR A ROÇADA NO COMPLEXO TURÍSTICO DO PORTO DE CIMA .</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA  COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO DE DUAS LUMINÁRIAS PUBLICAS NA BR-410,KM 22,NO BAIRRO BARROCA, PRÓXIMO AO SEGUNDO PONTO DE ÔNIBUS.  </t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE ESTUDE A POSSIBILIDADE DE PROGRAMA MANUTENÇÃO(TAPA BURACOS )NA RUA DESAUDA BOSCO DA COSTA PINTO S/Nº, NAS IMEDIAÇÕES DA ESCOLA ARLINDO DE CASTRO, BAIRRO VILA SANTO ANTONIO. </t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR UM MATERIAL FRESADO NA RUA ADALBERTO LATUF, BAIRRO JARDIM DAS PALMEIRAS EM FRENTE A IGREJA VIDA PARA TODOS .</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE RECONSTRUIR A PONTE DE ARAME DA LOCALIDADE DO MUNDO NOVO DO ANHAIA QUE FOI DESTRUÍDA PELAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE CONTRATAR UM MEDICO PEDIATRA PARA FAZER ATENDIMENTO NOS MINI POSTOS DE SAÚDE UMA VEZ POR SEMANA OU CADA QUINZE DIAS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A ROÇADA E LIMPEZA NO POSTO DE SAÚDE DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PATROLAMENTO COM REPOSIÇÃO DE MATERIAL NA RUA JONAS MATEUS DE ALMEIDA,ANTIGA ESTRADA DO ENGENHO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR O PATROLAMENTO DAS RUAS NO BAIRRO CEASA, BEM COMO A COLOCADA DE MATERIAL PARA RESTAURAÇÃO DAS ESTRADAS </t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A REDUÇÃO DO CANTEIRO CENTRAL DA RUA PADRE SAVINIANO E REALIZAR O REALIZAR O ALARGAMENTO DAS VIAS.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A ROÇADA E LIMPEZA NA ESCOLA MUNICIPAL BENEDITA DA SILVA VIERA,NA LOCALIDADE DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR OBRAS PARA SANAR OS PONTOS DE ACUMULO DE ÁGUA NO ACOSTAMENTO QUE BEIRA A RODOVIA ROD. DEP. MIGUEL BUFARA, PROX. A VILA ÁGUAS DE MARÇO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR OBRAS PARA SANAR OS PONTOS DE ACUMULO DE ÁGUA NA CICLOVIA QUE BEIRA A ROD. MARIO MARCONDES LOBO,NO 5,4 EM FRENTE A POUSADA MARUMBI. </t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR  A POSSIBILIDADE DE REALIZAR UMA OPERAÇÃO TAPA BURACO NA RUA ADALBERTO LATUF, NO BAIRRO  JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Mauricio Porrua</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA NO POSTE DE Nº10572-4, NA RUA MARCOS FOLTRAN,NA LOCALIDADE DO BAIRRO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCAS DE LÂMPADA NA RUA ANTONIO GROSSI,BAIRRO VILAS DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DO MUNDO NOVO DO ANHAIA.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PINTURAS NOS PONTOS DE ÔNIBUS NOS BAIRROS DO CANDONGA E SAMBAQUI. </t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER  EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE SOLICITAR A EMPRESA  RUMO RESPONSÁVEL PELAS PASSAGENS DE NÍVEL PARA COLOCAÇÃO DE MATERIAL E ROÇADA NOS PÁTIOS DE MANOBRAS.  </t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UM PARQUE DE DIVERSÃO OU A MANUTENÇÃO DO MESMO LOCALIZADO, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE SOLICITAR A EMPRESA RUMO Á COLOCAÇÃO DE PAINEL DIGITAL NA PASSAGEM PRINCIPAL INFORMANDO QUAL PASSAGEM ESTA SEMPRE LIVRE.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE TRÊS PLACAS DE SINALIZAÇÃO,INDICANDO OS NOMES DA ESTRADA DO BANANAL E ESTRADA COLÔNIA MARQUES, NO BAIRRO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO E MELHORA NA ILUMINAÇÃO PUBLICA NA RUA JOÃO DE DEUS,NO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR OBRAS NA RUA EMERSON SIDIVAL CARDOSO,NO BAIRRO ROCIO, PARA SANAR O PROBLEMA DE ACUMULO DE ÁGUA NA RUA.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE UM PONTO DE ÔNIBUS,NA ROD.DEP.MIGUEL BUFARA, NO NÚCLEO RIO DO PINTO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAÇÃO DE UM MICRO SISTEMA DE ÁGUAS NA LOCALIDADE DA PONTE ALTA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAÇÃO DE PONTOS DE ÔNIBUS COBERTOS EM TODO O MUNICÍPIO, PRINCIPALMENTE NAS ÁREAS RURAIS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAÇÃO DE LIXEIRAS COMUNITÁRIAS NAS ÁREAS RURAIS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ALTERAR O HORÁRIO DA COLETA DE LIXO NA REGIÃO CENTRAL DA CIDADE PARA APÓS AS 18H00.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A EMPRESA SANEPAR QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR UM CAMINHÃO LIMPA FOSSAS   PARA ATUAR NAS LOCALIDADES QUE AINDA NÃO FORAM CONTEMPLADAS COM A IMPLANTAÇÃO DE SANEAMENTO BÁSICO. </t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE QUE ESTUDE A POSSIBILIDADE DE COLOCAÇÃO DE MAERIAL NO BUEIRO NA LOCALIDADE DA ESTRADA DO SALTO, PASSANDO A PONTE DO RIO SAMBAQUI, ENTRE O SAMBAQUI E ZOADOR.E SUBSTITUIR 04 MANILHAS DE 20 CM POR 04 MANILHAS DE 30 CM OU 40 CM DE DIÂMETRO, 500 MTS A FRENTE DO REFERIDO BUEIRO,PRÓXIMO Á RESIDÊNCIA DO SR. VALENTIN.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE A VIABILIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA RUA QUE LIGA Á IGREJA NOSSA SENHORA DA APARECIDA ATÉ A RESIDÊNCIA DO SR.GIBA,COM EXTENSÃO DE APROXIMADAMENTE 500 MTS, NO BAIRRO BARREIROS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE AO ÓRGÃO COMPETENTE QUE TENHA UMA ATENÇÃO MAIOR COM LOTEAMENTO MARGENS DE FERRO (RIO DO PINTO ), COM FIM DE RESOLVER A FALTA DE ESGOTO QUE SE ENCONTRA A CÉU ABERTO. </t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA QUE PROCEDA A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA VILA MARQUES, LOCALIZADA NO SÍTIO DO CAMPO, SENDO QUE A NECESSIDADE DA COMUNIDADE DISTRIBUI-SE DA SEGUINTE FORMA.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE SINALIZAÇÃO, E REDUTORES DE VELOCIDADE NO PROLONGAMENTO DA RUA XV DE NOVEMBRO, PRÓXIMO A IGREJA METODISTA, VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DA AMÉRICA DE CIMA </t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR VALE ALIMENTAÇÃO NO VALOR DE 20% DO SALÁRIO VIGENTE PARA OS FUNCIONÁRIOS QUE RECEBEM ATÉ 02(DOIS) SALÁRIOS MINIMO REGIONAL.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE,ESTUDAR A POSSIBILIDADE DE REALIZAR A RESTAURAÇÃO DO PORTÃO E TELAS NA QUADRA POLIESPORTIVA, JHON CLARLLES TONETT, NA LOCALIDADE DO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE, PARA VER A POSSIBILIDADE DE REALIZAR MELHORIA NA PASSARELA DO RIO DO PINTO, NA LOCALIDADE DO SITIO DO CAMPO.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE,PARA VER A POSSIBILIDADE DE CONSTRUIR UM PONTO DE ÔNIBUS, EM FRENTE O PAI DO MATO,NA LOCALIDADE DO SAPINTANDUVA. </t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE,PARA ESTUDAR A POSSIBILIDADE DE REALIZAR IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA,E COLOCAÇÃO DE MANILHAS NA RUA ANTONIO GROSSI, NA LOCALIDADE DO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIA NA ESTRADA DO ANHAIA.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Pastor Deimeval</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE PROCEDER A REVITALIZAÇÃO DA PRAÇA THEODORO DE BONA, NO BAIRRO VILA SANTO ANTÔNIO, BEM COMO A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE. </t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA DA PONTE SECA, BAIRRO SANTA FÉ.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A LIMPEZA DA ORLA FLUVIAL DO RIO NHUNDIAQUARA, NAS IMEDIAÇÕES DA ALAMEDA JOÃO DE ALMEIDA (RUA DAS FLORES),LOCAL CONHECIDO COMO BAIXADA.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciano Cardoso, Mauricio Porrua, Pastor Deimeval, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR RETIRADA  DE LIXO NA RUA ADOLFO WERNEK BAIRRO DO ROCIO</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR ROÇADA NO MUNDO NOVO DO ANHAIA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE ANHAIA, EM FRENTE À IGREJA DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NA ESTRADA DO ITAPERUÇU.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NA ESTRADA DA AMERICA DE BAIXO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NA ILUMINAÇÃO PUBLICA, NO BAIRRO CRUZEIRO, E REPAROS NA PONTE QUE ESTA EM SITUAÇÃO PRECÁRIA.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA REALIZAR A LIMPEZA PRÓXIMA A QUADRA POLIESPORTIVA DO BARRO BRANCO, EM COMO NOS ENTORNOS DA MESMA. </t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL  QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UM ESTUDO PARA MELHORAR AS CONDIÇÕES DA ESTRADA DA REFINARIA, QUE LIGA A RETA DO PORTO A ESTRADA DO CENTRAL.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DO ÔNIBUS ESCOLAR DO PERÍODO NOTURNO, ADENTRAR AS COMUNIDADES DO MUNDO NOVO, CRUZEIRO E FLORESTA.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE AGILIZAR AÇÕES DE FORMA QUE VENHAM SUPRIR A DEMANDA REPRIMIDA DE LAQUEADURAS DESTA MUNICÍPIO.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIA NA PASSARELA DO RIO MARUMBI, NA LOCALIDADE DO SITIO DO CAMPO.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR MELHORIAS NA ESTRADA DO LOTEAMENTO MARGENS DA LINHA DE FERRO. NÚCLEO RIO DO PINTO.(PASSAR MÁQUINA).</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR MELHORIAS NA MANUTENÇÃO DA CICLOVIA DA RODOVIA MIGUEL BUFARA, PROLONGAMENTO DA XV DE NOVEMBRO ATÉ O CENTRO.( PRINCIPALMENTE EM FRENTE A PADARIA DO NETO ARAÚJO) NA LOCALIDADE JARDIM DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR MELHORIAS NA MANUTENÇÃO DAS SINALIZAÇÕES COMO :( FAIXA DE PEDESTRE E PLACAS).NA LOCALIDADE DO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR MELHORIAS NA MANUTENÇÃO DAS SINALIZAÇÕES COMO: ( FAIXA DE PEDESTRE E PLACAS). NO LOTEAMENTO DRº SIDNEI ANTUNES DE OLIVEIRA NA LOCALIDADE DO SITIO DO CAMPO.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NO LOTEAMENTO  DRº SIDNEI ANTUNES DE OLIVEIRA NO BAIRRO DO SITIO DO CAMPO.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE PROVIDENCIAR UMA LOMBADA NA RODOVIA MIGUEL BUFARA, NO BAIRRO NÚCLEO RIO DO PINTO, (EM FRENTE A ESTRADA DO BABAU).</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NA RUA ATRÁS DO POSTO MOREIRA, BAIRRO RIO SAGRADO EM TODA EXTENSÃO QUE COMPREENDE O ACESSO AO CANDONGA, TENDO COMO REFERÊNCIA DE LOCALIZAÇÃO A EMPRESA CSO. </t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA SANTOS DUMONT PR- 48 - CENTRO, ESQUINA COM A RUA JOSÉ DE MORAES.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A LIMPEZA DESASSOREAMENTO DO RIO MACAQUINHO, NO BAIRRO RAIA VELHA.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR  MELHORIAS NA ESTRADA DO BABAU, RUA AGUEDA BUSSETI NOGUEIRA. NÚCLEO DO RIO DO PINTO.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE DISPONIBILIZAR UM VEÍCULO QUE FICASSE DE PLANTÃO PARA ATENDER PACIENTES QUE RECEBAM ALTA OU ATENDIMENTO MÉDICO E NÃO TEM CONDIÇÕES DE VOLTAR ÀS SUAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAÇÃO DE UM MICRO SISTEMA DE ÁGUAS NO TANGARÁ, NA LOCALIDADE DO BARRO BRANCO.( PRÓXIMO A LINHA DE FERRO.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Junior Brindarolli , Marcela da Silva Elias, Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO DE PONTO DE ÔNIBUS, POSTO DE SAÚDE EA CONSTRUÇÃO DE UMA ÁREA ESPORTIVA PARA CRIANÇAS NA CANCHA DE AREIA AO LADO DA PRAÇA, NA LOCALIDADE DO BAIRRO SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA MUNICIPAL DE SAÚDE ATRAVÉS 1º REGIONAL DE SAÚDE DO ESTADO PARANÁ A POSSIBILIDADE DE TRAZERMOS PRA AS FESTIVIDADES DA FESTA FEIRA AGRÍCOLA ARTESANAL DE MORRETES UMA CAMPANHA DE COLETA DE SANGUE E O CADASTRAMENTO DE DOADORES VOLUNTÁRIOS DE MEDULA ÓSSEA PARA O BANCO MUNDIAL DE DOADORES.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL UE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS ESTRADAS DO CANDONGA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITA  SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR O RECOLHIMENTO DE ENTULHOS NA LOCALIDADE DO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS DE PINTURA E LIMPEZA DA PONTE NOVA, RECONHECIDO PONTO TURÍSTICO DO NOSSO MUNICIPIO, TAMBÉM CONHECIDA COMO PONTE DA IGREJA MATRIZ</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NO BUEIRO LOCALIZADO NA RUA TRAV. ROBERTO URBICK, NO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO AO DER E A CONCESSIONÁRIA ECOVIA, PARA ESTUDAREM A POSSIBILIDADE DE IMPLANTAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS, BAIRRO PINDAUVA.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO AO DER E A CONCESSIONÁRIA ECOVIA, PARA QUE SE ESTUDE A POSSIBILIDADE DE IMPLANTAR  UMA MARGINAL COM EXTENSÃO DE APROXIMADAMENTE 300 METROS NA BR 277, KM 22,5 QUE VIABILIZE O ACESSO A COMUNIDADE DO ITAPERUÇU.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A EMPRESA ECOVIA PARA IMPLANTAÇÃO DE PLACAS INDICANDO AS LOCALIDADES, PINDAUVA, ITAPERUÇU, SAMBAQUI, FLORESTA E CRUZEIRO.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE TROCAS DE LÂMPADAS NA ESTRADA DO MARUMBI EM FRENTE A CASA SRº ANTONIO DAL"NEGRO, POSTE Nº05805/0, 05811/4 E 05810/6 E FRENTE A CASA SRº ROSANA ROBASSA POSTE Nº05792/4.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL Á  SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR Á IMPLANTAÇÃO DO SISTEMA DE DISTRIBUIÇÃO DE ÁGUA NA LOCALIDADE DENOMINADA PONTE SECA, NESTA MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NOS BANCOS DA PRAÇA PRÓXIMO A RODOVIÁRIA.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NO BANHEIRO NA PRAÇA DOS IMIGRANTES.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAÇÃO DE LAMPADAS, NA ENTRADA DO SARAPIA,  PRÓXIMO A FABRICA DE FARINHA DO VANDO .</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE AOS ÓRGÃOS COMPETENTES PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UMA CICLO VIA NA PRIMEIRA ENTRADA PARA MORRETES, PR 408(ROD. DEP. MIGUEL BUFARA)</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Luciane Costa Coelho, Marcela da Silva Elias</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO DO ROCIO.AO LADO DO DESTACAMENTO DA POLICIA MILITAR.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETÁRIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UMA OPERAÇÃO TAPA BURACO NO BAIRRO DO CEASA, RETA DO PORTO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE INSTALAR PLACAS DE INDICAÇÃO COM O NOME DOS BAIRROS PONTE ALTA E PRAINHAS, NAS ENTRADAS DOS RESPECTIVOS BAIRROS NA RODOVIA MARIO MARCONDES LOBO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO PUBLICA, EM TODA A EXTENSÃO DA ESTRADA DE BARREIROS, NO BAIRRO BARREIROS. </t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>João da Marta, Mauricio Porrua, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADAS DOS POSTES E A  INSTALAÇÃO DE REFLETORES EM FRENTE E NOS FUNDOS DO COLÉGIO ESTADUAL OSNY FRAGA, NA LOCALIDADE DO BAIRRO MARTA.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETÁRIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A SUBSTITUIÇÃO DE TODAS AS LÂMPADA QUEIMADAS AO LONGO DA ESTRADA DO CENTRAL, ESTRADA DA REFINARIA E ESTRADA SITIO NOVA ITÁLIA, BEM COMO PATROLAMENTO COM REPOSIÇÃO DE MATERIAL E ROÇADA NAS LATERAIS DAS MESMAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAÇÃO DE UM ESPELHO CONVEXO EM FRENTE A SAMBAQUI MOTOS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE A SECRETARIA COMPETENTE A POSSIBILIDADE DE EFETUAR O CORTE DA GRAMA E LIMPEZA EM TODO INTERIOR DO CEMITÉRIO SANTA ESPERANÇA.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A CONTRATAÇÃO DE UM (01) SUPERVISOR EM CADA ÔNIBUS ESCOLAR, PARA ATENDER OS ALUNOS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DA RUA ALVORADA, RODOVIA MIGUEL BUFARA KM 1, SENTIDO PASSA SETE. </t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL  COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇO DE PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DO SAPITANDUVA.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE PLACAS COM OS NOMES DAS RUAS DENOMINADAS DA LEI DE URBANIZAÇÃO Nº 22/2007. RUA AVENIDA DAS ARAPONGAS, RUA BEIJA FLOR, RUA JOÃO DE BARRO, RUAS DAS GAIVOTAS, RUA GRALHA AZUL,RUAS DOS PERIQUITOS. NA LOCALIDADE DO SAMBAQUI, MORRETES PR.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE  DE REALIZAR OPERAÇÃO TAPA  BURACO, NA RUA ROBERTO FRANÇA, NA VILA SANTO ANTÔNIA.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MELHORIA DA RAMPA NA ESTRADA DAS PRAINHAS, QUE FAZ LIGAÇÃO COM A RODOVIA MARIO MARCONDES LOBO, AO LADO DA PONTE DE FERRO DO RIO NHUNDIAQUARA, NO BAIRRO PORTO DE CIMA. </t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A POSSIBILIDADE DA INSTALAÇÃO DE 01(UMA) LIXEIRA NO PROLONGAMENTO DA RUA XV DE NOVEMBRO, BAIRRO SÍTIO DO CAMPO NAS PROXIMIDADES DA RESIDÊNCIA DE N°800</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE AOS ÓRGÃOS COMPETENTES, MANUTENÇÃO DAS PLACAS DE SINALIZAÇÃO AO LONGO DA RODOVIA MIGUEL BUFFARA, BAIRRO JARDIM DAS PALMEIRAS E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR ROÇADA NA LOCALIDADE DO MUNDO NOVO DO ANHAIA E RODEIO.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE  A VIABILIZAÇÃO DE CONSTRUÇÃO DE UM CEMEI (CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL) NA LOCALIDADE DO SAMBAQUI. </t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE À EMPRESA SANEPAR PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE DO BAIRRO ITAPERUÇU.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA RUA MARCELINO MEDUNA, NA VILA FREITAS</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE ILUMINAÇÃO PUBLICA NOS NOVOS POSTES COLOCADOS NA TRAVESSA METODISTA, NO BAIRRO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL E PATROLAGEM (OPERAÇÃO TAPA BURACO), NA RUA 7 DE MARÇO, NO BAIRRO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A SUBSTITUIÇÃO DA LÂMPADA NO POSTE 06933-7, NO BAIRRO PONTE ALTA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR SINALIZAÇÃO DE TRANSITO (FAIXAS NAS LATERAIS E NO CENTRO DA PISTA) E TAMBÉM DO DISPOSITIVO RETRORREFLETIVO  DE SEGURANÇA CONHECIDO COMO OLHO GATO, EM TODA EXTENSÃO DA ESTRADA DE BARREIROS. </t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR LIMPEZA E ROÇADA NA ESTRADA DO BABAU, NÚCLEO RIO DO PINTO</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE FAZER TROCAS DE LÂMPADAS NOS POSTES DE N° 05474-7 E 10031-5, SITUADOS NO BAIRRO DO CENTRAL.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA NO POSTE NÚMERO 06720-2, NA LOCALIDADE DA RETA DO PORTO, PRÓXIMO AO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITA À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE FAZER UMA PODA DE ÁRVORE NA LOCALIDADE DA RAIA VELHA AO LADO ESQUERDO DA RUA, NAS PROXIMIDADES DA RESIDÊNCIA Nº20.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UMA LIMPEZA E COLOCAR MATERIAL NA PONTE MOLHADA, QUE LIGA A AMÉRICA Á FORTALEZA.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO DEPUTADO FEDERAL ALEX CANZIANI, QUE INTERCEDA JUNTO À SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA DO PARANÁ PARA QUE SEJA VIABILIZADA A LIBERAÇÃO DE UMA VIATURA DESCARACTERIZADA DO LOTE DE 200 VIATURAS RECENTEMENTE ADQUIRIDAS PELO GOVERNO ESTADUAL PARA CONTEMPLAR A DELEGACIA DA POLÍCIA CIVIL DA COMARCA DE MORRETES.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE ATRAVÉS DA SECRETARIA COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE REGULARIZAR O ESTACIONAMENTO DE VEÍCULOS AO LONGO DA RUA MARCOS MALUCELLI, VILA FERROVIÁRIA, PARA QUE O MESMO SEJA PERMITIDO APENAS DE UM LADO DA VIA, E QUE SEJA IMPLANTADO SINALIZAÇÃO PARA ESTA FIM.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Marcela da Silva Elias, Mauricio Porrua, Pastor Deimeval, Professora Flávia, Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL A FISCALIZAÇÃO DA LEGISLAÇÃO MUNICIPAL, FAZENDO CUMPRIR AS NORMATIVAS QUE DISPÕE SOBRE A RETIRADA DIÁRIA APÓS O USO DE TRAILERS DE LANCHES. SUGERE AINDA QUE FISCALIZE O FUNCIONAMENTO DAS BARRACAS LOCALIZADAS NA RUA DAS FLORES PARA QUE NOS TERMOS DA LEGISLAÇÃO VIGENTE NÃO PERMANEÇAM INSTALADAS E EM FUNCIONAMENTO EM DIAS DE SEMANA, EXCETO NOS FERIADOS. POR FIM, SUGERE A FISCALIZAÇÃO DAS PLACAS, SINALIZAÇÃO E CAVALETES, FIXADOS E UTILIZADOS PELO COMÉRCIO EM DESACORDO COM CÓDIGO DE POSTURA MUNICIPAL. </t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciano Cardoso, Marcela da Silva Elias, Mauricio Porrua, Pastor Deimeval, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROMOVA A RESTAURAÇÃO E CONSERVAÇÃO DOS PRÉDIOS PÚBLICOS, ESPECIALMENTE DO MURO DA CASA ROCHA POMBO, DO ANTIGO PRÉDIO DA BIBLIOTECA  MUNICIPAL, DO ANTIGO PRÉDIO DA PREFEITURA MUNICIPAL E DO ANTIGO PRÉDIO DA SECRETARIA MUNICIPAL DE AÇÃO SOCIAL, OS QUAIS SE ENCONTRAM TOTALMENTE DANIFICADOS.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciano Cardoso, Marcela da Silva Elias, Mauricio Porrua, Pastor Deimeval, Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE POR MEIO DE ATO NORMATIVO, INSTITUA O PLANO DE ARBORIZAÇÃO URBANA MUNICIPAL, REGULAMENTO OS CRITÉRIOS DE ACOMPANHAMENTO DE PODAS, PLANTIO E REPLANTIO DE ÁRVORES LOCALIZADAS NA ÁREA URBANA DA CIDADE. SUGERE AINDA O REPLANTIO DE DUAS ÁRVORES GRANDES QUE CAÍRAM E ESTAVA LOCALIZADAS EM FRENTE Á CASA ROCHA POMBO E AO  BANHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE DISCUTIR A ELABORAÇÃO DE PROJETO DE LEI, OU INCLUSÃO DA MATÉRIA NA LEI COMPLEMENTAR N°25/2014, PARA CRIAÇÃO DE INCENTIVO PARA OS PROPRIETÁRIOS DE IMÓVEIS QUE TENHAM FACHADAS, PARA QUE PROMOVAM A MANUTENÇÃO E RESTAURAÇÃO DAS MESMAS. </t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROMOVA JUNTO A SECRETARIA DE AÇÃO SOCIAL,UMA AÇÃO PARA RETIRADA DOS ALCOOLISTAS DAS PRAÇAS E CORETOS DA CIDADE. SUGERE AINDA A UMA AÇÃO CONJUNTA ENTRE O EXECUTIVO MUNICIPAL, PODER JUDICIÁRIO, MINISTÉRIO PÚBLICO, SECRETARIA MUNICIPAL DE SAÚDE E CONSELHO TUTELAR, PARA ACABAR E COIBIR COM AUMENTO DE MENORES QUE PERMANECEM NOS CANTOS ESCUROS DA CIDADE E NA BAIXADA DO RIO NHUNDIAQUARA, FAZENDO USO DROGAS, ÁLCOOL, E DIUTURNAMENTE  COMETENDO VANDALISMO NOS PRÉDIOS PÚBLICOS E COMÉRCIO. </t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DÊ ATENÇÃO TOTAL A REPAROS E LIMPEZA DA CIDADE, RUAS, CALÇADAS, PONTES E PRAÇAS. SUGERE AINDA, A RECOLOCAÇÃO DA COLUNA DE SUSTENTAÇÃO DAS CORRENTES DA ENTRADA DA RUA DAS FLORES, E QUE A MESMA POSSUA LARGURA SUFICIENTE PARA ENTRADA DE CAMINHÃO DE BOMBEIROS PARA EMERGÊNCIA.   </t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR NA RUA NAIR KRAUTZER DE FREITAS, VILA DAS PALMEIRAS, NESTA MUNICÍPIO DE MORRETES, PRÓXIMO A RESIDÊNCIA DA SENHORA MARIA DA SILVA, A PASSAGEM DA MAQUINA PATROLA.  </t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO NA PONTE DO VALO MACEDO, NA RUA MARUMBI, PROX. A RESIDÊNCIA DO SR. MAURICIO TAVARES, NO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADAS NA RUA SIDNEY ANTUNES DE OLIVEIRA, NA LOCALIDADE DA VILA AGUAS DE MARÇO. </t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE INCLUIR NO ITINERÁRIO DE ATENDIMENTO DA UNIDADE MÓVEL DE SAÚDE A LOCALIDADE DO SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE INSTALAR UM PONTO DE ÔNIBUS NA PRAÇA MARIA ANGÉLICA DIAS, NO SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE VÍDEO EM PONTOS ESTRATÉGICOS NO COLÉGIO ESTADUAL OSNY FRAGA, NA LOCALIDADE DA MARTA.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE VÁ SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETIVAR UMA LINHA DE TRANSPORTE PARA LOCALIDADE DO MORRO GRANDE </t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE PROIBIÇÃO DO USO DO COMPLEXO TURÍSTICO DO PORTO DE CIMA, ALERTANDO SOBRE A NHUNDIAQUARA, INCLUSIVE UMA DE MAIOR DIMENSÃO FIXADA NA PONTE METÁLICA, COM O OBJETIVO DE EVITAR QUE VÂNDALOS DANIFIQUEM  A MESMA.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE PROCEDER A LIMPEZA GERAL COM DESENTUPIMENTO DE BUEIROS NA RUA PREFEITO JOSÉ PEREIRA, PROX AO BRECHÓ DA SOLANGE, NA VILA DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE PROCEDER A LIMPEZA GERAL COM DESENTUPIMENTO DE BUEIROS NA RUA ADALBERTO LATUFF,1130,  NA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR, EM CARÁTER EMERGENCIAL, A POSSIBILIDADE DE PROCEDER AOS SERVIÇOS DE REFORMA E MELHORIAS EM TODA A ESTRUTURA DA QUADRA POLIESPORTIVA JOHN CHARLES TONETTI, LOCALIZADA NO BARRO BRANCO, UMA VEZ QUE A PRECARIEDADE DO ESTADO DE CONSERVAÇÃO ENSEJOU NA INTERDIÇÃO DA MESMA PELA DEFESA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA ESTUDAR A POSSIBILIDADE IMPLANTAR UMA LIXEIRA NA TRAVESSA 5 (CINCO), NA LOCALIDADE DA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PATROLAMENTO, COM REPOSIÇÃO DE MATERIAL NA ESTRADA DO PITINGA ATÉ ESTRADA DO BOM JARDIM.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA NO POSTE Nº071430, NA FRENTE DA CASA DA DONA LAUDA, PRÓXIMO A ENTRADA DO ITAPERUÇU.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA  COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR UM BRAÇO DE LUZ NO POSTE DE Nº130815 NA LOCALIDADE DO SAMBAQUI, PRÓXIMO A CASA DA IOLANDA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REPAROS, TROCAS DE LAMPADAS E MANUTENÇÃO NO PORTÃO DA QUADRA DE ESPORTES SERGIO LUIS DE RAMOS DO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PATROLAMENTO E LIMPEZA NA RUA AO LADO DO CAMPO DO FERROVIÁRIO, LOCALIZADO NA VILA DOS FERROVIÁRIOS EM FRENTE AO BAR DO OLAVINHO.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIO COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PINTURAS E SOLDAS NO PONTO DE ÔNIBUS, LOCALIZADA NO BAIRRO MORRO ALTO (AO LADO DA IGREJA) EM FRENTE AO QUIOSQUE.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NO BAIRRO DO SARAPIA, PRÓXIMO A IGREJA EVANGÉLICA.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REPAROS NA PONT5E SOBRE O RIO BOM JARDIM, NA LOCALIDADE DO BAIRRO PITINGA.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE INSTALAÇÃO DE 03 (TRÊS) BRAÇOS LUZ NOS POSTES NAS PROXIMIDADES DO BAR VIOLA QUEBRADA ATE A RESIDÊNCIA DO MUNÍCIPE SENHOR ZITO NO BAIRRO BARREIROS.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>João da Marta, Pastor Deimeval, Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA NO POSTE LOCALIZADO EM FRENTE A PROPRIEDADE DO SR VALDIR SOARES DA ROCHA, AO LADO DA RESIDENCIA DO SR ODAZIR DUARTE NA LOCALIDADE DO BAIRRO BOM JARDIM.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER DO EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR UMA COBERTURA NO POSTINHO DE SAÚDE DA LOCALIDADE DO SAMBAQUI </t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE OU ENVIAR OFICIO AO DER/PR PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR MEDIANTE PINTURA EM ASFALTO FAIXA DE SINALIZAÇÃO PARA CURVA ACENTUADA COM O INTUITO DE REDUZIR VELOCIDADE NO LOCAL E GUARD RAIL DE PROTEÇÃO NO LADO EXTERNO DA CURVA SITUADA NO KM.6.7 DA ROD.  MÁRIO MARCONDES LOBO NO BAIRRO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR BRAÇO  DE LUZ PARA COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA ALMIRANTE FREDERICO DE OLIVEIRA , N°1873 BARRO BRANCO.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR NA PONTE SECA, ENTRADA DOS GAÚCHOS, NESTE MUNICÍPIO DE MORRETES, A PASSAGEM DA MAQUINA PATROLA. </t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>João da Marta, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Mauricio Porrua, Pastor Deimeval, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COM URGÊNCIA COLOCAÇÃO DE MATERIAL E PATROLAMENTO NO BAIRRO CRUZEIRO </t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Mauricio Porrua, Professora Flávia, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR LIMPEZA E MELHORIAS NA RUA QUE LIGA SAMBAQUI AO BAIRRO MUNDO NOVO SAQUAREMA.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR UM PROFISSIONAL DE EDUCAÇÃO FÍSICA PARA ATENDER AS PESSOAS DE MELHOR IDADE NO GINÁSIO DE ESPORTE E COMUNIDADES.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR BRAÇOS DE LUZ PARA COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODOS OS POSTES QUE AINDA CARECE DE TAL EQUIPAMENTO AO LONGO DA TRAVESSA MARIA PORCIDES ALVES, NO SITIO DO CAMPO. </t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE TROCAR LÂMPADAS EM TODA EXTENSÃO DA RUA ESTRADA DO ENGENHO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO A COMPANHIA DE SANEAMENTO DO PARANÁ SANEPAR AFIM DE QUE SEJA INTERLIGADO AO SISTEMA DE REDE DE ÁGUA TRATADA A EXTENSÃO DE ÁGUA PARA AS RUA DOS JESUÍTAS E NA RUA DAS GAIVOTAS NA LOCALIDADE JARDIM DAS PALMEIRAS, MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>João da Marta, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Professora Flávia, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE, A PEDIDO DO CMDR PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAÇÃO DE FAIXA DE ACOSTAMENTO NA RODOVIA DE ACESSO MARTHA - PASSA SETE.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA NO POSTE DE N° 071293 NO BAIRRO RIO SAGRADO.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE URGÊNCIA NA INSTALAÇÃO DE GRADES NA COZINHA DA ESCOLA DESAUDA DA COSTA PINTO.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NA PONTE QUE FICA NAS PROXIMIDADES DA RESIDÊNCIA DO SR.NELSON, NO BAIRRO MUNDO NOVO SAQUAREMA </t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR DUAS LOMBADAS ELEVADAS, NA RUA CONSELHEIRO SINIMBU, PRÓXIMO A FARMÁCIA GRACIOSA, E OUTRA, ESQUINA COM O ESCRITÓRIO CONTÁBIL ESCOFER, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR AS DEVIDAS PROVIDÊNCIAS REFERENTE A ESCOLA DESAUDA: BANHEIRO ENTUPIDO, MATERIAL DE LIMPEZA,MATERIAL DIDÁTICO E BOLA. </t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR UM BRAÇO DE LUZ NO POSTE EM FRENTE A LANCHONETE DA ESTRELA, NAS PROXIMIDADES DA CASA DO SR. ORTIGA.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR REDUTOR DE VELOCIDADE OU LOMBADA NA RUA ADOLFO WERNECK, Nº26 NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE SOLICITE AO ÓRGÃO COMPETENTE , DER OU A ECOVIA PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL FRESADO NA ENTRADA DO ITAPERUÇU NA BR 277, KM 22,5 NUMERO 1130 MORRETES PR.  </t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE  PARA ESTUDAR A POSSIBILIDADE DE INSTALAR BEBEDOURO D` ÁGUA NA RODOVIÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR UMA RAMPA DE ACESSO PARA PORTADORES DE NECESSIDADES ESPECIAIS NA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE  AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADAS NOS POSTES EM FRENTE A ESCOLA MUNICIPAL MIGUEL SCHLEDER SITUADO A RUA XV DE NOVEMBRO NO CENTRO DE MORRETES.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE AO DER/PR PARA ESTUDAR A POSSIBILIDADE DE QUE SEJA IMPLANTADAS PLACAS DE SINALIZAÇÃO PROIBINDO O ESTACIONAMENTO NAS PROXIMIDADES DA PONTE METÁLICA E TRECHO ENTRE A PRAÇA COMENDADOR MACEDO E PONTE METÁLICA.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A PINTURA NA FACHADA DA ESCOLA RURAL MUNICIPAL VEREADOR VANDERLEI CORDEIRO DIAS, DA LOCALIDADE DO CANHEMBORA, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLOCAÇÃO DE MATERIAL FRESADO, NA RUA NOSSA SRº DO PORTO, LOTEAMENTO RAMOS, RETA DO PORTO.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE  DE REALIZAR COLAÇÃO DE MATERIAL FRESADO, NA RUA JOÃO RAMOS, LOTEAMENTO RAMOS, RETA DO PORTO.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLOCAÇÃO DE MATERIAL FRESADO, NA ESTRADA DA REFINARIA NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REPAROS NA PONTE PRÓXIMO AO POSTO DE SAÚDE NO BAIRRO CANDONGA, NAS  PROXIMIDADES DA CASA DO SR. ORLANDO CONFORTO.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REPAROS NA SEGUNDA PONTE SOBRE O RIO BOM JARDIM, BAIRRO PITINGA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR UM BRAÇO DE LUZ NO POSTE DE Nº 10669 NA LOCALIDADE DO SAMBAQUI, PRÓXIMO A CASA DO SR. ARLINDO.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE TROCA DE LÂMPADA NO POSTE DE Nº 107484 EM FRENTE A CASA DA D.ELI VEIGA NOGUEIRA, NO BAIRRO SAMBAQUI.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE TROCA DE LÂMPADA PRÓXIMA NO POSTE DE Nº101036, PRÓXIMO A CASA DA D. SEBASTIANA FERNANDES DA SILVA, BAIRRO MARTHA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR UM BRAÇO DE LUZ NO POSTE PRÓXIMO A CASA DO SR.GERALDINO, NO BAIRRO SAMBAQUI, RUA AO LADO DA PANIFICADORA DO SERGIO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PINTURAS DA ESCOLA MUNICIPAL DO BAIRRO AMERICA DE CIMA.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE AO SETOR DE MEIO AMBIENTE DA PREFEITURA MUNICIPAL, PARA QUE PROCEDA Á VERIFICAÇÃO, JUNTO AO INSTITUTO AMBIENTAL DO PARANÁ-IAP DOS MOTIVOS DA QUEDA DO VALOR REPASSADO AO MUNICÍPIO ATRAVÉS DO ICMS ECOLÓGICO, EM RAZÃO DA VALORIZAÇÃO DAS ÁREAS DIANTE DA TÁBUA DE AVALIAÇÃO E PROJETOS DESENVOLVIDOS NESSES LOCAIS. </t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE AO SETOR COMPETENTE DA PREFEITURA PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR, ATRAVÉS DE ENCAMINHAMENTO DE PROJETO DE LEI À CÂMARA MUNICIPAL ( MINUTA EM ANEXO), A ARRECADAÇÃO DA TAXA DE COLETA DE LIXO ATRAVÉS DA COBRANÇA E ESGOTO REALIZADA PELA EMPRESA SANEPAR, MEDIANTE TERMO DE CONVÊNIO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PAPA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCA DE LÂMPADA PRÓXIMO A CASA DO SR, JUAREIS FREITAS NO BAIRRO MORRO GRANDE</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLOCAÇÃO DE MATERIAL FRESADO, LOTEAMENTO MARGENS DA LINHA FERRO, NÚCLEO DO RIO DO PINTO.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, PARA QUE O MESMO VIABILIZE A CONSTRUÇÃO DA CALÇADAS, NA RUA ENGENHEIRO MAURICIO ALPENDRE DHAIR, NA LOCALIDADE DO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ATRAVÉS DE CONTATO COM A SECRETARIA DE ESTADO DE INFRAESTRUTURA E LOGÍSTICA, ÓRGÃO SUPERIOR AO DER/PR, SEJA VIABILIZAÇÃO A IMPLANTAÇÃO DE DUAS LOMBADAS NAS PROXIMIDADES DOS QUARTÉIS DA POLICIA MILITAR E CORPO DE BOMBEIROS NA PR 411- RETA DO PORTO.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO JUNTO Á SECRETARIA COMPETENTE A INSTALAÇÃO DE BRAÇOS DE LUZ NOS POSTES AINDA SEM O DISPOSITIVO E TROCA DE LÂMPADAS EM TODA EXTENSÃO DA ROD. MÁRIO MARCONDES LOBO, DO KM 0 AO KM 5 - RETA DO PORTO.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLOCAÇÃO DE MATERIAL FRESADO, RUA AGUEDA BUSSETI NOGUEIRA (ESTRADA DO BABAU), NÚCLEO RIO DO PINTO.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SOLICITE  A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE IMPLANTAR UMA LOMBADA NA RUA ADALBERTO LATUF, NAS PROXIMIDADES DA FÁBRICA DE BLOCOS, NA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE COLOCAR(7) BRAÇOS DE LUZ, NA RODOVIA MIGUEL BUFARA KM 4, ESTRADA DA SANTA FÉ.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE, QUE SEJAM INSTALADOS, VENTILADORES E BEBEDOUROS NO POSTO DE SAÚDE, NA LOCALIDADE DA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE COLOCAR (1) UM BRAÇO DE LUZ, NA VILA CAVANGNOLLI, EM FRENTE A CHÁCARA DA MARELIS, NA LOCALIDADE DA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE TROCAS DE LÂMPADAS, NO POSTE Nº063343/6, NA RUA ADALBERTO LATUF, NA LOCALIDADE DA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE QUE SEJA IMPLANTADAS PASSARELAS PARA PEDESTRE JUNTO AS PONTES SITUADAS NA ROD. MÁRIO MARCONDES LOBO, PRÓXIMO A PONTE METÁLICA NO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO A COMPANHIA DA SANEAMENTO DO PARANÁ- SANEPAR AFIM DE QUE SEJA INTERLIGADA AO SISTEMA DE REDE DE ÁGUA TRATADA, NA LOCALIDADE JARDIM DAS PALMEIRAS, NA RUA DOS JESUÍTAS E NA RUA DAS GAIVOTAS NO MUNICÍPIO DE MORRETES </t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE INTERCEDE JUNTO A COMPANHIA DE SANEAMENTO DO PARANÁ, SANEPAR AFIM DE QUE SEJA INTERLIGADA AO SISTEMA DE REDE DE ÁGUA TRATADA NA LOCALIDADE DO BAIRRO DA FORTALEZA, NA RUA NICOLINO ROSA DA SILVA NO MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO A COMPANHIA DE SANEAMENTO DO PARANÁ, SANEPAR AFIM DE QUE SEJA INTERLIGADA AO SISTEMA DE REDE DE ÁGUA TRATADA NA LOCALIDADE DO BAIRRO, MARAMBAIA, NA RUA RITA FARIA LOCALIZADA NA RUA MARCOS MALUCELLI RUA DOS TAINHA MUNICÍPIO DE MORRERES. </t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NO POSTE DE Nº 0416859-4 PRÓXIMO A CASA DA D. IRACEMA, BAIRRO MORRO GRANDE, OFERECENDO RISCO COM FIOS CAÍDO E SEM ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR DUAS TROCAS DE LÂMPADAS NA FRENTE DO BAR DA MARIA, BAIRRO MARTHA PR 408.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE A POSSIBILIDADE DE COLOCAR BRAÇO DE LUZ NO POSTE DE Nº 3964 NA LOCALIDADE DO ARRASTÃO, PRÓXIMO A CASA DA JULIANA MARA ASSUMPÇÃO.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADAS NO POSTE DE Nº 056820 NA ESTRADA DA REFINARIA, EM FRENTE AO BAR DO SR. MARCOS, NA LOCALIDADE DO BAIRRO CENTRAL</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇOS DE MANUTENÇÃO E RESTAURO NA PONTE DO RIO SAGRADO, SITUADA NA ENTRADA DO BAIRRO BREJAMIRIM(1ª PONTE ) À DIREITA DO POSTO DE SAÚDE DO CANDONGA NESTA MUNICÍPIO.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR SERVIÇOS DE MANUTENÇÃO, E TROCAS DE LÂMPADAS NA ESTRADA FAZENDA TANGARÁ.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE INTERCEDA JUNTO A COMPANHIA DE SANEAMENTO DO PARANÁ -( SANEPAR) AFIM DE QUE SEJA INTERLIGADA AO SISTEMA DE REDE DE ÁGUA TRATADA MAIS 600 MTS DE REDE, PARA ENTENDER MAIS 9 RESIDENCIAS NA LOCALIDADE DA COLÔNIA MARQUES.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DO BAIRRO VILA FERROVIÁRIA, PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE À SECRETARIA COMPETENTE PARA VERIFICAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO BEM COMO REPAROS NA QUADRA DE ESPORTES SERGIO LUIS DE RAMOS NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE FAZER LIMPEZA, ROÇADA E MANUTENÇÃO EM TODA O VALETAMENTO DO BAIRRO JARDIM DAS PALMEIRAS, PRINCIPALMENTE NA RUA ANTÔNIO GROSSI EM FRENTE A ELEVATÓRIA DE ESTAÇÃO DA TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>João da Marta, Luciano Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE FORNECER MATERIAIS ESPORTIVOS COMO: REDE DE FUTSAL, VÔLEI E BOLAS PARA ASSOCIAÇÃO DE MORADORES DO JARDIM DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE FORNECER MATERIAIS ESPORTIVOS COMO : REDE DE FUTSAL, VÔLEI E BOLAS PARA ESCOLA DESAUDA NA MARTHA  A ESCOLA MORRO ALTO.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR OPERAÇÃO TAPA BURACOS COM FRESADO DE ASFALTO NA ESTRADA DO CANAVIAL NA LOCALIDADE DO SAMBAQUI, LIMPEZA, COLOCAÇÃO DE CANELETAS NA RUA CITADA, POIS AS FORTES CHUVAS DANIFICARAM A RUA.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE PROVIDÊNCIAS PARA SANEAR PROBLEMAS REFERENTE A QUALIDADE DA ÁGUA DA ASSOCIAÇÃO DE MORADORES DO RIO SAGRADO, BEM COMO O ATENDIMENTO A TODOS OS MORADORES, QUE ORA NÃO ESTÃO SENDO CONTEMPLADO. </t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCA DE LÂMPADA NO POSTE DE Nº 10932 EM FRENTE A CASA DO FABIO DA SILVA, PRÓXIMO A CASA DO ÁLVARO QUE TRABALHA NA SAÚDE, NO BAIRRO SAMBAQUI.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCA DE LÂMPADA DO SR. LAERTE, EM FRENTE A CHÁCARA DO CEARENSE, NA PR 408( ENTRE A MARTHA E O PASSA SETE).</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE REALIZEM PERIODICAMENTE HIGIENIZAÇÃO E LIMPEZA DOS BANHEIROS, BEM COMO OS REPAROS NECESSÁRIOS PARA USO DOS MESMOS, NO CEMITÉRIO SANTA ESPERANÇA NA ESTRADA  DO CENTRAL.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETÁRIA COMPETENTE PARA QUE REALIZEM UMA LIMPEZA NO TERRENO EM FRENTE AO HOSPITAL E MATERNIDADE DE MORRETES, SITUADO NA RUAS SANTOS DUMONT.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCAS DE MANILHAS EM FRENTE AO BAR DO EVALDO, NO BAIRRO MUNDO NOVO DO RODEIO.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR PATROLAMENTO NOS BAIRROS DA AMÉRICA DE CIMA, AMÉRICA DE BAIXO, MARUMBI, PANTANAL, PITINGA E BOM JARDIM.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A TROCA OU MANUTENÇÃO DAS TELAS NO CENTRO POLIESPORTIVO NO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE REALIZAR A TROCA DE LÂMPADA NO POSTE DE Nº 10847-2 PRÓXIMO A MERCEARIA CASTANHA, NA LOCALIDADE DO BAIRRO SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCA DE LÂMPADA NA FRENTE DA CAS SR.SEBASTIÃO, BAIRRO SAMBAQUI RUA DOS APOSENTADOS.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REPAROS E MANUTENÇÃO NA RUA RICARDO LEMOS , Nº 61, NA REGIÃO DO CENTRO, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR MATERIAL FRESADO NA RUA TRAVESSA METODISTA NA LOCALIDADE DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE SE EFETUAR A PODA DE ÁRVORES NA ESTRADA COLÔNIA MARQUES E ESTRADA DO BANANAL, NA LOCALIDADE DO PORTO DE CIMA. </t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE  DE COLOCAR MATERIAL FRESADO NA RUA XV DE NOVEMBRO ( RUA BEIRA RIO) NA LOCALIDADE DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DO MUNDO NOVO DE SAQUAREMA, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARTA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL FRESADO NA ESTRADA DO MORRO DA AMÉRICA PRÓXIMO AO MORRO DO CIDE, NESTA MUNICÍPIO DE MORRETES. </t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE ADQUIRIR UM GERADOR PARA HOSPITAL E MATERNIDADE DE MORRETES.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t xml:space="preserve">Julio Cesar Cassilha, Junior Brindarolli </t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR OPERAÇÃO TAPA BURACOS NA ENTRADA DO BAIRRO CEASA, SITUADO NA RETA DO PORTO KM1.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR SERVIÇO DE COLETA DE LIXO NA RUA JOSÉ AMÉRICO OLIVEIRA ARAÚJO.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR A COLOCAÇÃO DE FRESADO NA RUA JOSÉ AMÉRICO OLIVEIRA DE ARAÚJO.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR REFORMA NOS BANHEIROS DA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR PINTURA NAS DEPENDÊNCIAS DO SANITÁRIO PÚBLICO MUNICIPAL SITUADO NA PRAÇA DOS IMIGRANTES.  </t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR DUAS LOMBADAS NO BAIRRO SAMBAQUI, UMA EM FRENTE AO POSTO DE SAÚDE E OUTRA EM FRENTE AO MERCADO DO SR. RENATO.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR MATERIAL NA RUA RAQUEL PORCIDES, NO BAIRRO SITIO DO CAMPO, PRÓXIMO A CASA DO ADÃO DA FUNERÁRIA. </t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE EFETUAR PATROLAMENTO NOS BAIRROS DO ANHAIA E MUNDO NOVO DO ANHAIA.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Junior Brindarolli , Pastor Deimeval, Professora Flávia, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA QUE SEJA TRANSFERIDA A ENTRADA DO LABORATÓRIO DE ANÁLISES CLINICAS, HOJE LOCALIZADA NA RUA SANTOS DUMONT, PARA O ANEXO QUE REALIZA EXAMES DE RAIO X, LOCAL ESSE COM SALA DE ESPERA ADEQUADA.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COM URGÊNCIA COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA DO PINDAUVA AO SAMBAQUI.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE Á POSSIBILIDADE DE RESTAURAR A PRAÇA SILVEIRA NETO E TODO O LARGO LAMENHA LINS.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAR DUAS LOMBADAS ELEVADAS, NA RUA CONSELHEIRO SINIMBU, PRÓXIMO A FARMÁCIA GRACIOSA, E OUTRA, ESQUINA COM O ESCRITÓRIO CONTÁBIL ESCOFER, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR COLOCAÇÃO DE MATERIAL FRESADO NA RUA ROBERTO URBICK, NA LOCALIDADE DO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE, PARA ESTUDAR A POSSIBILIDADE DE REALIZAR ROÇADA E LIMPEZA NA RUA ROBERTO URBICK, NA LOCALIDADE DO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A EMPRESA CSO ENGENHARIA, A POSSIBILIDADE DE PROCEDER À MANUTENÇÃO E CONCRETO DA ESTRADA DO SAMBAQUI, ONDE O ASFALTO ESTA SE DETERIORADO COM RACHADURAS E DEPRESSÕES.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR E ROÇADA NA ESTRADA QUE LIGA À MARTHA AO SAMBAQUI NESTA MUNICÍPIO. </t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MATERIAL, NA RUA HENRIQUE CORREIA LIMA NO SEGUIMENTO QUE DA ACESSO A CASA DO SR. VILSON DA SILVA DOUVE, VILA FERROVIÁRIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MELHORIAS NO CALÇAMENTO DA RUA XV DE NOVEMBRO E MELHORIAS NA PRAÇA LAMENHA LINS.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR O PATROLAMENTO NA ESTRADA DA RUA DA ADRA.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR MANUTENÇÃO NA PONTE DA RUA DO CANAVIAL, RUA TAMBÉM QUE DA ACESSO A CAIXA D`ÁGUA, NO SAMBAQUI. </t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR TROCA DE LÂMPADA EM FRENTE A CAS DO SR. MARIO, NO BAIRRO PINDAUVA.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO QUE SOLICITE Á SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR A COLOCAÇÃO DE MANILHAS NA SUBIDA DO MORRO DO PAULO DA LOCALIDADE DO PINDAUVA.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA COMPETENTE PARA EFETUAR OPERAÇÃO TAPA BURACOS NAS RUAS COM RECAPAMENTO ASFÁLTICO NAS SEGUINTE RUAS DO CENTRO. RUA ODILON NEGRÃO, RICARDO DE LEMES.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA QUE SE REALIZE MANUTENÇÃO/ REPARO OU ATÉ MESMO A TROCA DO BEBEDOURO DA ESCOLA MUNICIPAL DESAUDA B DA C. PINTO ( ESCOLA DA MARTHA).</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Junior Brindarolli , Luciane Costa Coelho, Professora Flávia</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE SE FAÇA A TROCA DE LÂMPADAS DOS REFLETORES NO GINÁSIO DE ESPORTES LUIZ CIROLDO TONETTI NO CENTRO DE MORRETES.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE REALIZAR LIMPEZAS NAS MANILHAS E MANUTENÇÃO NA PONTE FORTALEZA.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODE EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE PARA ESTUDAR A POSSIBILIDADE DE COLOCAÇÃO DE MANILHAS NAS VALETAS QUE SE ENCONTRA EM CÉU ABERTO . NA RUA JOÃO MARQUES, 170 J.M, NAS LOCALIDADE DA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE INTERCEDA JUNTO A COMPANHIA DE SANEAMENTO DO PARANÁ SANEPAR AFIM  DE QUE SEJA EFETUADA UM LEVANTAMENTO E MELHORIA, SOBRE QUALIDADE DA ÁGUA FORNECIDA NA ESCOLA MUNICIPAL DESAUDA BOSCO DA C. PINTO ( ESCOLA DA MARTHA).</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOG - Comissão de Finanças, Orçamento e Gestão</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO Nº 001/2017 - &amp;#8220;QUE DISPÕE SOBRE O JULGAMENTO DA PRESTAÇÃO DE CONTAS, EXERCÍCIO DE 2010, DA PREFEITURA MUNICIPAL DE MORRETES E DA OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Deimeval Borba, Julio Cesar Cassilha, Luciano Cardoso, Luciano Cardoso, Mauricio Porrua</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REVOGA A LEI COMPLEMENTAR N.º 015 DE 23 DE JANEIRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ISENÇÃO DO IMPOSTO PREDIAL, E TERRITORIAL URBANO (IPTU), SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE DOENÇAS CONSIDERADAS GRAVES, ELENCADAS NESTA LEI, OU QUE TENHAM DEPENDENTES NESTA CONDIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>Osmair Costa Coelho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REESTRUTURA A ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL DA PREFEITURA MUNICIPAL DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES COMPLEMENTARES A LC Nº 009/2011, PARA FINS DE REGULAMENTAR O ESTACIONAMENTO DE VEÍCULOS E SINALIZAÇÕES DE TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2617/processo_legislativo_77-2017.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2617/processo_legislativo_77-2017.pdf</t>
   </si>
   <si>
     <t>"ALTERA ZONEAMENTO DA LEI COMPLEMENTAR N.º 07/2011, CRIANDO ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS, CATEGORIA II. &amp;#8221;</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR N.º 036/2017, QUE CONCEDE ISENÇÃO DE IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) SOBRE IMÓVEL DO PATRIMÔNIO DE PORTADORES DE DOENÇAS CONSIDERADAS GRAVES, OU QUE TENHAM DEPENDENTES NESTA CONDIÇÃO, CONFORME ESPECIFICA. &amp;#8220;</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE OS VALORES DA TAXA DE COLETA DE LIXO, CONSISTENTE NA COLETA E REMOÇÃO DE LIXO DOMICILIAR, ALTERA A REDAÇÃO DOS DISPOSITIVOS QUE ESPECIFICA DA LEI MUNICIPAL N.º 30, DE 20 DE DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/processo_leg._0012017_386.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/processo_leg._0012017_386.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL DOS MUNICÍPIOS DO PARANÁ COMO VEÍCULO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE MORRETES, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE  SOBRE  AUTORIZAÇÃO  DO  PODER _x000D_
 EXECUTIVO  A  FIRMAR  ACORDO  DE _x000D_
 PARCELAMENTO/REPARCELAMENTO  DE  DÍVIDA _x000D_
 PARA COM O FUNDO DE GARANTIA POR TEMPO _x000D_
 DE SERVIÇO&amp;#8221; </t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO DE DÉBITOS REFERENTE A CONSUMO DE ENERGIA ELÉTRICA RELATIVA À ILUMINAÇÃO PÚBLICA E UNIDADES ADMINISTRATIVAS JUNTO À COPEL E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.&amp;#8221;</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 1.520.217,75 (HUM MILHÃO E QUINHENTOS E VINTE MIL, DUZENTOS E DEZESSETE REAIS E SETENTA E CINCO CENTAVOS) PARA ADEQUAÇÃO E RECUPERAÇÃO DE ESTRADAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 1.413.217,48(HUM MILHÃO, QUATROCENTOS E TREZE MIL E DUZENTOS E DEZESSETE REAIS E QUARENTA E OITO CENTAVOS) PARA CONSTRUÇÃO DA CRECHE TIPO 02.&amp;#8221;</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA REFORMA E ADEQUAÇÃO DA RODOVIÁRIA INTERMUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 127.520,00(CENTO E VINTE E SETE MIL E                                                  _x000D_
 QUINHENTOS E VINTE REAIS) ORIUNDOS DE ANULAÇÃO_x000D_
              ORÇAMENTÁRIA._x000D_
 </t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO_x000D_
 GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA_x000D_
 DE R$ 47.673,48 (QUARENTA E SETE MIL,SEISCENTOS_x000D_
 E SETENTA E TRÊS REAIS E QUARENTA E OITO CENTAVOS)_x000D_
 ORIUNDOS DE EXCESSO DE ARRECADAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO_x000D_
 GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA_x000D_
 DE R$ 90.000,00 (NOVENTA MIL REAIS) ORIUNDOS_x000D_
 DE EXCESSO DE ARRECADAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2397/processo_leg._252017_399.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2397/processo_leg._252017_399.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL  AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 300.000,00 (TREZENTOS MIL REAIS) ORIUNDOS DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 1º E 2º E REVOGA-SE O PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI MUNICIPAL Nº 462/2017&amp;#8221;</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 430/2016, QUE MODIFICOU O ARTIGO 1º DA LEI ORDINÁRIA 275/2014.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 175/2012&amp;#8221;</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 1.413.217,48 (UM MILHÃO, QUATROCENTOS E TREZE MIL,DUZENTOS E DEZESSETE REAIS E QUARENTA E OITO CENTAVOS) PARA CONSTRUÇÃO DA CRECHE TIPO 02.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 250.000,00 ( DUZENTOS E CINQUENTA MIL REAIS) PARA REFORMA E ADEQUAÇÃO DA RODOVIÁRIA INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 230.210,00 (DUZENTOS E TRINTA MIL E DUZENTOS E DEZ REAIS) PARA AQUISIÇÃO DE ÔNIBUS RURAL ESCOLAR GRANDE.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$  227.871,00 (DUZENTOS E VINTE E SETE MIL E OITOCENTOS E SETENTA E UM REAIS) PARA AQUISIÇÃO DE ÔNIBUS RURAL ESCOLAR MÉDIO.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE         R$ 351.261,67 (TREZENTOS E CINQUENTA E UM MIL, DUZENTOS E SESSENTA E UM REAIS E SESSENTA E SETE CENTAVOS) ORIUNDOS DO FNDE.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE            R$ 112.683,00 (CENTO E DOZE MIL E SEISCENTOS E OITENTA E TRÊS REAIS) PARA AQUISIÇÃO DE BENS E EQUIPAMENTOS PERMANENTES PARA A APAE DO MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE  R$ 102.000,00 (CENTO E DOIS MIL REAIS) PARA AQUISIÇÃO DE BENS E EQUIPAMENTOS PERMANENTES PARA A APAE DO MUNICÍPIO DE MORRETES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 155.984,54 ( CENTO E CINQUENTA E CINCO MIL,NOVECENTOS E OITENTA E QUATRO REAIS E CINQUENTA E QUATRO CENTAVOS) PARA REFORMA DO POSTO DE SAÚDE DO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 253.902,13 (DUZENTOS E CINQUENTA E TRÊS MIL,NOVECENTOS E DOIS REAIS E TREZE CENTAVOS) ORIUNDOS DO MINISTÉRIO DO ESPORTE.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 253.821,39 ( DUZENTOS E CINQUENTA E TRÊS MIL, OITOCENTOS E VINTE E UM REAIS E TRINTA E NOVE CENTAVOS) PARA REVITALIZAÇÃO DA ORLA DO RIO NHUNDIAQUARA.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DEFINE OS MODELOS DE DOCUMENTOS FISCAIS ELETRÔNICOS UTILIZADOS PELOS PRESTADORES DE SERVIÇO DE PESSOA JURÍDICA E PROFISSIONAL AUTÔNOMO DISCIPLINANDO A EMISSÃO DOS MESMOS E DÁ OUTRAS PROVIDENCIAS&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 437/2016, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO ATRAVÉS DE COOPERATIVA DE SERVIÇOS MÉDICOS</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE MORRETES, PARANÁ, A VINCULAR-SE COMO ASSOCIADO DA AGÊNCIA DE DESENVOLVIMENTO DO TURISMO SUSTENTÁVEL DO LITORAL DO PARANÁ - ADETUR LITORAL E A REALIZAR O REPASSE DE RESPECTIVA ANUIDADE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O COMMA &amp;#8211; CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 253.500,00 ( DUZENTOS E CINQUENTA E TRÊS MIL E QUINHENTOS REAIS) PARA REVITALIZAÇÃO DA ORLA DO RIO NHUNDIAQUARA.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 512.824,00 (QUINHENTOS E DOZE MIL, OITOCENTOS E VINTE E QUATRO REAIS)  PARA PAVIMENTAÇÃO DE RUAS DE BAIRROS.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  ADICIONAL ESPECIAL DE EXCESSO DE ARRECADAÇÃO AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 108.000,00 (CENTO E OITO MIL REAIS)  REFERENTE AO CONSÓRCIO PARANÁ SAÚDE.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  ADICIONAL ESPECIAL DE EXCESSO DE ARRECADAÇÃO AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 132.000,00 (CENTO E TRINTA E DOIS MIL REAIS)  REFERENTE AO CONSÓRCIO PARANÁ SAÚDE.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MORRETES, PARA O PERÍODO DE 2018 A 2021&amp;#8221;</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2558/processo_leg._842017_ldo_424_compressed.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2558/processo_leg._842017_ldo_424_compressed.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ANEXO I DA LEI MUNICIPAL N.º 30/2003, DE 16 DE DEZEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 4.631.623,71 (QUATRO MILHÕES,SEISCENTOS E TRINTA E UM MIL,SEISCENTOS E VINTE E TRÊS REAIS E SETENTA E UM CENTAVOS) PARA DEVOLUÇÃO DE SOBRA DE CRÉDITO ORIUNDOS DO CONVÊNIO    Nº 434/2007 &amp;#8211; PRODETUR.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI N.º 292/2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE. &amp;#8220;</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MORRETES PARA O EXERCÍCIO FINANCEIRO DE 2018&amp;#8221;. (R$ 49.950.000,00)</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL DE EXCESSO DE ARRECADAÇÃO AO ORÇAMENTO GERAL DO MUNICÍPIO DE MORRETES NA IMPORTÂNCIA DE R$ 132.000,00 (CENTO E TRINTA E DOIS MIL REAIS) REFERENTE AO CONSÓRCIO PARANÁ SAÚDE. </t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/processo_leg._0022017_2037.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/processo_leg._0022017_2037.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO JUNTO AOS GABINETES DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO DO PLANO DE EMPREGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>Deimeval Borba, Julio Cesar Cassilha, Luciano Cardoso, Mauricio Porrua</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REVOGA  A  LEI  ORDINÁRIA  N.º  070  DE  10  DE _x000D_
 MARÇO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;  </t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DO DESFILE CÍVICO NO DIA 31 DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE UTILIZAÇÃO DAS CORES DA BANDEIRA DE MORRETES NA PINTURA DOS PRÓPRIOS MUNICIPAIS, IDENTIFICAÇÃO DE VEÍCULOS, DOCUMENTOS, MATERIAL ESCOLAR NO ÂMBITO DO MUNICÍPIO DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O CORTE DA PAVIMENTAÇÃO ASFÁLTICA E A REMOÇÃO DE BLOQUETES SEXTAVADOS DE CONCRETO E PARALELEPÍPEDOS DAS VIAS PÚBLICAS DO MUNICÍPIO DE MORRETES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA AS COMISSÕES PERMANENTES DE TRABALHO DA CÂMARA MUNICIPAL DE MORRETES E ATRIBUI GRATIFICAÇÃO AOS SEUS MEMBROS</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2425/processo_leg._272017_2047.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2425/processo_leg._272017_2047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE BANHEIROS, BEBEDOUROS DE ÁGUA POTÁVEL E DISPONIBILIZAÇÃO DE CADEIRAS DE RODAS AOS USUÁRIOS DA REDE DE AGÊNCIAS BANCÁRIAS E CONGÊNERES SITUADAS NO MUNICÍPIO DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O COMMA &amp;#8211; CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Mauricio Porrua, Pastor Deimeval</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DO MUNICÍPIO DE MORRETES, O &amp;#8220;DIA DO GARÇOM&amp;#8221;.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O &amp;#8220;PROGRAMA PRATA DA CASA&amp;#8221;, QUE ESTABELECE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CESSÃO DE USO GRATUITO DE IMÓVEL PARA O FUNCIONAMENTO DA SEDE DA CÂMARA MUNICIPAL DE MORRETES, REVOGA O ARTIGO 3.º DA LEI N.º 135 DE 04 DE MAIO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO ÂMBITO MUNICIPAL, O PROGRAMA &amp;#8220;DOE MEDICAMENTOS&amp;#8221; ESPECIFICAMENTE PARA FINS VETERINÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t xml:space="preserve">João da Marta, Junior Brindarolli </t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO CALENDÁRIO DO MUNICÍPIO DE MORRETES, O &amp;#8220;DIA DO AGRICULTOR&amp;#8221;.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Junior Brindarolli , Mauricio Porrua, Pastor Deimeval, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO E PODER LEGISLATIVO MUNICIPAL A ADOTAR REGULAMENTAÇÃO FEDERAL PARA AS LICITAÇÕES NA MODALIDADE DE PREGÃO, NA FORMA DE PRESENCIAL, ELETRÔNICO E PELO SISTEMA DE REGISTRO DE PREÇOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI ORDINÁRIA Nº 004/2002, QUE DENOMINA DE &amp;#8220;EMERSON SIDIVAL CARDOSO&amp;#8221;, A RUA EXISTENTE NO BAIRRO DO ROCIO, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO DE CURTA DURAÇÃO EM LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE MORRETES.&amp;#8221;</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA VALENTIM ROBASSA E OLINDO MALUCELLI, AS RUAS EXISTENTES NO CENTRO DO MUNICÍPIO DE MORRETES, CONFORME ESPECIFICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSMISSÃO AO VIVO, VIA INTERNET, DE TODAS AS SESSÕES PÚBLICAS DE LICITAÇÕES REALIZADAS PELO LEGISLATIVO E PELO EXECUTIVO DO MUNICÍPIO DE MORRETES"</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º, DA LEI MUNICIPAL Nº 479/2017, QUE CRIA AS COMISSÕES PERMANENTES DE TRABALHO DA CÂMARA MUNICIPAL DE MORRETES E ATRIBUI GRATIFICAÇÃO AOS SEUS MEMBROS</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Marcela da Silva Elias, Mauricio Porrua, Pastor Deimeval, Professora Flávia, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA A FEIRA DO RIO NHUNDIAQUARA PARA EXPOSIÇÃO E VENDA DE PRODUTOS PRODUZIDOS POR ARTESÃOS E PELOS PRODUTORES DE TRANSFORMAÇÃO DE ALIMENTOS DO MUNICÍPIO DE MORRETES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA AUTORIZADO O REPRESENTANTE DO OBSERVATÓRIO SOCIAL DE MORRETES A FAZER USO DA PALAVRA NA &amp;#8220;TRIBUNA LIVRE&amp;#8221; NA CÂMARA MUNICIPAL DE MORRETES NOS TERMOS DA LEI 91/2010._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O REGIMENTO INTERNO NO TOCANTE AS DISPOSIÇÕES SOBRE AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE MORRETES&amp;#8221;</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE MORRETES.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADA A REPRESENTANTE DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE DE MORRETES A FAZER USO DA PALAVRA NA &amp;#8220;TRIBUNA LIVRE&amp;#8221; NA CÂMARA MUNICIPAL DE MORRETES, NOS TERMOS DA LEI 91/2010.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR DE R$ 230.000,00 (DUZENTOS E TRINTA MIL REAIS) PARA REFORÇO DE DOTAÇÃO CONSIGNADA NO ORÇAMENTO VIGENTE DA CÂMARA MUNICIPAL DE MORRETES.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I, II E III E O PARAGRAFO 1º DO ARTIGO 96 DA LEI ORGÂNICA DO MUNICIPIO DE MORRETES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER LEGISLATIVO ,APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ORGANIZE UMA REUNIÃO COM A EMPRESA RUMO LOGÍSTICA PARA JUNTOS SANARMOS QUESTÕES REFERENTES A CONSERVAÇÃO DA MALHA FERROVIÁRIA E REANALISARMOS OS CONDIÇÕES DO LIVRE ACESSO DA  COMUNIDADE MORRETENSE.   </t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.jpeg</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO ,APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA DE LEIS LISTAGEM COMPLETA DE TODOS OS CARGOS COMISSIONADOS E SUAS RESPECTIVAS FUNÇÕES  PARA O DEVIDO CONHECIMENTO. </t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO BATALHÃO DE POLICIA MILITAR RODOVIÁRIA DO PARANÁ, QUE PROVIDENCIE UM AGENDAMENTO DE REUNIÃO COM A FINALIDADE DE ACORDAR SOBRE POLICIAMENTO JUNTO Á PONTE METÁLICA SOBRE O RIO NHUNDIAQUARA,NA LOCALIDADE DO PORTO DE CIMA . </t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A EMPRESA COPEL QUE PROVIDENCIE O AGENDAMENTO DE UMA REUNIAO PARA PRESTAR ESCLARECIMENTO SOBRE OS DANOS NA ESTRADA DAS PRAINHAS, ESTRADA QUE TEM ACESSO A USINA HIDRELÉTRICA DO MARUMBI,NA LOCALIDADE DO PORTO DE CIMA, E VERIFICAR SE HÁ POSSIBILIDADE DE AUXILIAR NA MANUTENÇÃO DESSA ESTRADA, HAJA VISTA QUE OS CAMINHÕES QUE UTILIZAM A ESTRADA SÃO A MAIORIA CAMINHÕES DESSA MESMA EMPRESA. </t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A EMPRESA RUMO LOGÍSTICA E A SUA TERCEIRIZADA CONSISA QUE PROVIDENCIE UMA REUNIÃO PARA EXPLICAÇÃO SOBRE OS DANOS CAUSADOS NA PONTE DA RUA MARUMBI, DEVIDO AO INTENSO FLUXO DE CAMINHÕES DESSA MESMA EMPRESA, E VERIFICAR COM AS REFERIDAS EMPRESAS A POSSIBILIDADE DA REFORMA DA PONTE,TENDO EM VISTA QUE É O ÚNICO MEIO DE ACESSO DE VEÍCULOS A ESTAÇÃO FERROVIÁRIA DO PORTO DE CIMA . </t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO APOS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE UM PARECER JURÍDICO E ADMINISTRATIVO DA ATUAL SITUAÇÃO DO HOSPITAL MUNICIPAL DOUTOR ALCIDIO BORTOLIN </t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENCAMINHE A ESTA CASA DE LEIS RELATÓRIO CONTENDO  INFORMAÇÃO QUANTO AO FUNCIONAMENTO, APLICAÇÃO E ANDAMENTO DO PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS- PROERD NAS INSTITUIÇÃO DE ENSINO DE MORRETES. </t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO PARANÁ QUE PROVIDENCIE UMA REUNIÃO PARA TRATAR DE ASSUNTOS RELACIONADOS AO TRANSITO NA PONTE METÁLICA DO RIO NHUNDIAQUARA NO BAIRRO PORTO DE CIMA E SOBRE O CRUZAMENTO DA RUA XV DE NOVEMBRO COM A RUA 31 DE OUTUBRO E A RUA ODILON NEGRÃO NA REGIÃO CENTRAL DO MUNICIPIO DE MORRETES </t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE,ENCAMINHE A ESTA CASA DE LEIS RELATÓRIO CONTENDO INFORMAÇÕES  QUANTO AOS VALORES RECEBIDOS PELA MUNICIPALIDADE, NO EXERCÍCIO DE 2016, REFERENTE Á ARRECADAÇÃO DE ISS QUE FORAM PAGOS PELAS INSTITUIÇÕES BANCARIAS QUE ATUAM NESTA CIDADE BRADESCO,BANCO DO BRASIL,BANCO ITAU,CAIXA ECONÔMICA FEDERAL E SICREDI   </t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>Luciano Cardoso, Mauricio Porrua, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15,INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, LISTAGEM DE TODOS OS CAMINHÕES QUE PRESTAM SERVIÇOS Á PREFEITURA MUNICIPAL DE MORRETES,COM RESPECTIVAS CÓPIAS DE CONTRATOS VIGENTES, PROCESSOS LICITATÓRIOS, AINDA CÓPIA DOS TRÊS ÚLTIMOS RECIBOS DE PAGAMENTO DOS VALORES EMPENHADOS.  </t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ORGANIZE UMA REUNIÃO COM A SANEPAR- COMPANHIA DE SANEAMENTO DO PARANÁ, A RESPEITO DA AUSÊNCIA DE IMPLANTAÇÃO DE REDE DE ESGOTO NA LOCALIDADE DO BAIRRO NÚCLEO RIO DO PINTO, NESTA MUNICÍPIO DE MORRETES  </t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA DADO EFETIVO CUMPRIMENTO A LEGISLAÇÃO PERTINENTE, BEM COMO AOS DECRETOS DA NOMEAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DESTA PREFEITURA MUNICIPAL DE MORRETES, ENCAMINHANDO, POSTERIORMENTE AS PROVIDÊNCIAS QUE FORAM TOMADAS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, INFORMAÇÕES E CÓPIA DOS PROCEDIMENTOS INTERNOS QUE ESTÃO EM TRAMITAÇÃO QUANTO AOS ASSENTAMENTOS DO INCRA, DENTRO DO MUNICÍPIO DE MORRETES,BEM COMO CÓPIA DOS DOCUMENTOS ESPEDIDOS PELO ÓRGÃO FUNDIÁRIO QUE MOTIVARAM A MUNICIPALIDADE A REALIZAR REUNIÃO COM OS ASSENTADOS NO DIA 20/03 NO EDUCANDÁRIO SANTO ANTÔNIO, E OS RESULTADOS DO EVENTO. </t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Luciano Cardoso, Mauricio Porrua, Pastor Deimeval, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, CÓPIA DOS DOCUMENTOS REFERENTES AO PROCESSO QUE ENSEJOU A DOAÇÃO E RECEBIMENTO DA PROCESSADORA DA IMAGEM, APARELHO DE RX, E DAS INSTALAÇÕES FÍSICAS DO CENTRO DE IMAGEM, DIPLOMAÇÃO DOS TÉCNICOS NOS NOVOS EQUIPAMENTOS E ENTREGA DAS CHAVES DO CDAEC-CENTRO DE DIAGNÓSTICO ALUIZIO ESTANISLAU CHEROBIM PELO ROTARY PARA O FUNDO MUNICIPAL DE SAÚDE,FORMALIZADA NA DATA DE 05/04/2017.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS CÓPIA DO PROCEDIMENTO LICITATÓRIO QUE ENSEJOU A CONTRATAÇÃO DO TRANSPORTE ESCOLAR MUNICIPAL. </t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS LISTA DE TODOS OS CARGOS COM FUNÇÕES GRATIFICADAS DENTRO DA ESTRUTURA DA PREFEITURA MUNICIPAL DE MORRETES, RESPECTIVOS PORCENTUAIS E VALORES.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, INFORMAÇÕES E CÓPIA DOS DOCUMENTOS REFERENTE À  ILUMINAÇÃO PÚBLICA, QUAIS SEJA: EXTRATOS DE ARRECADAÇÃO DA COSIP, A PARTIR DE JANEIRO/2017; JUSTIFICATIVA PELO ADIAMENTO DO PROCESSO LICITATÓRIO DE COMPRA DE LÂMPADAS, E CÓPIA DO PROCESSO NO QUAL CONSTA O LEVANTAMENTO REALIZADO PELO SETOR COMPETENTE DA PREFEITURA QUE PROCEDEU A ESTIMATIVA DA QUANTIDADE OBJETO DO CERTAME, BEM COMO A NECESSIDADE JUSTIFICADA E O PARECER JURÍDICO COMPETENTE.  </t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, RELATÓRIO DOS CANDIDATOS APROVADOS NO ÚLTIMO CONCURSO REALIZADO PELA GESTÃO PASSADA, BEM COMO LISTAGEM DOS QUE ASSUMIRAM SEUS RESPECTIVOS CARGOS E A SITUAÇÃO DE ESPERA DE CHAMAMENTO. </t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, INFORMAÇÕES DA PASTA DA SAÚDE QUANTO À: AS PROVIDÊNCIAS QUE SERÃO TOMADAS PELA PREFEITURA DE MORRETES COM A RELAÇÃO AO TÉRMINO DE VIGÊNCIA DO CONVÊNIO COM A COPSERME NO PRÓXIMO MÊS DE MAIO;AS PROVIDÊNCIAS QUE FORAM REALIZADAS OBJETIVANDO A DESVINCULAÇÃO DO CNPJ DA ANTIGA ASSOCIAÇÃO MANTENEDORA DO HOSPITAL COM RELAÇÃO AO RECEBIMENTO DA AIH`S;  </t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 127, INCISO V DO RI, REQUER A RETIRADA DO PROJETO DE LEI Nº 2041/2017 DE SUA AUTORIA, O QUAL SE ENCONTRA  EM TRAMITAÇÃO NAS COMISSÕES COMPETENTES DESTA CASA.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA CASA DE LEIS QUE ORGANIZE UMA REUNIÃO COM A SANEPAR - COMPANHIA DE SANEAMENTO DO PARANÁ, A RESPEITO DA AUSÊNCIA DE IMPLANTAÇÃO DE REDE DE ÁGUA E ESGOTO, NA ESTRADA COLÔNIA MARQUES, NO BAIRRO PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA CASA DE LEIS QUE ORGANIZE UMA REUNIÃO COM A SANEPAR - COMPANHIA DE SANEAMENTO DO PARANÁ, A RESPEITO DA AUSÊNCIA DE IMPLANTAÇÃO DE REDE DE ESGOTO NA LOCALIDADE DO BAIRRO PONTE ALTA, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENCAMINHE A ESTA CASA DE LEIS RELATÓRIO CONTENDO INFORMAÇÕES QUANTO AOS VALORES RECEBIDOS PELA MUNICIPALIDADE, NO EXERCÍCIO DE 2016, REFERENTE À ARRECADAÇÃO DE ISS QUE FORAM PAGOS PELAS INSTITUIÇÕES BANCÁRIAS QUE ATUAM NESTA CIDADE:BRADESCO, BANCO DO BRASIL, BANCO ITAÚ, CAIXA ECONÔMICA FEDERAL E SICREDI.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES QUANTO AO NÚMERO DO VEÍCULOS DISPONIBILIZADOS ATRAVÉS DE LICITAÇÃO AO TRANSPORTE DE ALUNOS PARA FACULDADES E CURSOS TÉCNICOS EM PARANAGUÁ E MATINHOS.AINDA, REQUER INFORMAÇÕES QUANTO AO ÔNIBUS QUE TERIA SIDO APREENDIDO EM BLITZ POLICIAL, QUE SEJA ENCAMINHADO TAMBÉM RELATÓRIO QUANTO A REGULARIDADE DOCUMENTAL DOS VEÍCULOS QUE PRESTAM OS SERVIÇOS DE TRANSPORTE ESCOLAR.  </t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, ATRAVÉS DO SECRETÁRIO MUNICIPAL DE GOVERNO, QUE APÓS APRECIAÇÃO DESTA COLENDA CÂMARA ENCAMINHE A ESTA CASA DE LEIS QUAL PROCEDIMENTO LEGAL FOI ADOTADO PARA TRANSFORMAR O ATUAL PÁTIO DA PREFEITURA MUNICIPAL EM ESTACIONAMENTO PARTICULAR NOS DOIS FINAIS DE SEMANA QUE COMPREENDERAM A XXXIV FESTA FEIRA AGRÍCOLA E ARTESANAL DE MORRETES.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA DE LEIS APAR DEVIDO CONHECIMENTO AS SEGUINTES INFORMAÇÕES: PORTARIAS, FUNÇÃO QUE DESEMPENHA, CARGA HORÁRIA DE TRABALHO, GRATIFICAÇÕES, DIÁRIAS DOS SEGUINTES SERVIDORES:MARCO ANTONIO CUNICO FATUCH, BERNADETE OLESCZUK E GEOVANA FRATIM.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER LEGISLATIVO, CONFORME PREVISTO EM NOSSO REGIMENTO INTERNO, EM SEUS ARTIGO 127, INCISOS II E III, A INCLUSÃO DA COMISSÃO DE FINANÇAS, ORÇAMENTO E GESTÃO  PARA ANÁLISE E POSTERIOR PARECER DO PROJETO DE LEI Nº 2041/2017 QUE DISPÕES SOBRE A OBRIGATORIEDADE DO DESFILE CÍVICO NO DIA 31 DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO,APÓS APRECIAÇÃO DESTA  COLENDA CÂMARA  QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES SOBRE O USO DA UNIDADE MÓVEL  DE SAÚDE DO MUNICÍPIO  BEM COMO A ESCALA MENSAL. </t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA CASA DE LEIS, QUE SEJA SOLICITADO A SECRETARIA DE SAÚDE MUNICIPAL, UM LEVANTAMENTO DE TODOS OS PACIENTES QUE FAZEM TRATAMENTO FORA DO MUNICÍPIO PELO SISTEMA ÚNICO DE SAÚDE (SUS), E TAMBÉM DE COMO É FEITO O DESLOCAMENTO DESSES PACIENTES PARA AS UNIDADES DE SAÚDE FORA DO MUNICÍPIO   </t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTA DEPARTAMENTO DE ESTRADAS E RODAGENS DO PARANÁ ENCAMINHE PARA ESTA CASA DE LEIS INFORMAÇÕES E CÓPIAS DOS PROCEDIMENTOS DE LIBERAÇÕES / AUTORIZAÇÕES EXPEDIDAS POR ESTE ÓRGÃO, NOS TERMOS DA PORTARIA 341/2011, PARA A REALIZAÇÃO DE EVENTOS NA PR-411- RODOVIA MÁRIO MARCONDES LOBO- TRECHO QUE COMPREENDE MORRETES(SEDE)E O SÃO JOÃO DA GRACIOSA.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>Julio Cesar Cassilha, Junior Brindarolli , Luciano Cardoso, Mauricio Porrua, Pastor Deimeval, Professora Flávia, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA A SITUAÇÃO QUE SE ENCONTRA O COMPLEXO TURÍSTICO DO PORTO DE CIMA, BEM COMO OS MOTIVOS NA DEMORA DA LICITAÇÃO OU NA REGULARIZAÇÃO PARA O USO DO ESPAÇO. O LOCAL SE ENCONTRA EM TOTAL ABANDONO, ONDE OS DECKS DE MADEIRA SE ENCONTRAM PODRES E QUEBRADOS, CAUSANDO RISCOS ÁS PESSOAS QUE FREQUENTAM O LOCAL,VÂNDALOS DEPREDARAM OS PRÉDIOS, ONDE QUEBRARAM AS PORTAS DOS BANHEIROS QUE AGORA SE ENCONTRAM IMUNDOS E COM MAU CHEIRO, ENTRE OUTROS AGRAVANTES.  </t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, RELATÓRIO TOTAL DE GASTOS COM COMBUSTÍVEIS (DIESEL, GASOLINA E ETANOL) QUE MUNICIPALIDADE TÊM CONSUMIDO MENSALMENTE,REFERENTE AOS ÚLTIMOS 05 (CINCO) MESES. </t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES SOBRE SERVIÇOS CONTRATADOS PARA RECUPERAÇÃO DA ESTRADA DA AMÉRICA / MARUMBI NOS SEGUINTES ITENS:CÓPIA DE LICITAÇÃO, VALORES PAGOS PELOS SERVIÇOS EXECUTADOS ATÉ A PRESENTE DATA, MOTIVOS QUE LEVARAM A PARALISAÇÃO DAS OBRAS.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES SOBRE OS EMPENHOS EM DATA DE 15 DE MARÇO E 30 DE MARÇO DO CORRENTE ANO A EMPRESA ALO EVENTOS EIRELI TOTALIZANDO CINQUENTA E TRÊS MIL QUATROCENTOS E QUATORZE REAIS E ONZE CENTAVOS, BEM COMO OS MEIOS PELOS QUAIS A EMPRESA FOI CONTRATADA E AS FINALIDADES DA CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS CÓPIA DO EMPENHO E NOTA FISCAL DO CONTRATO 013-2017 FIRMADO COM A EMPRESA VA DOS SANTOS PROMOÇÕES PARA A CONTRATAÇÃO DA DUPLA WILLIAN E RENAN NO VALOR DE ONZE MIL REAIS PARA UMA ÚNICA APRESENTAÇÃO NA XXXIV FESTA  FEIRA AGRÍCOLA E ARTESANAL DE MORRETES.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PREFEITO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS DE MANEIRA DETALHADA A RELAÇÃO DE VEÍCULOS LOCADOS PELO MUNICÍPIO NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO BEM COMO CÓPIAS DOS CONTRATOS. </t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15,INCISO XXII DA LEI ORGÂNICA DO MUNICÍPIO INFORMAÇÕES ACERCA DA FORMA COMO FOI EFETUADA A REPOSIÇÃO DE AULA PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO EM RAZÃO DA GREVE DO DIA 28 DE ABRIL DO CORRENTE ANO, UMA VEZ QUE NÃO FOI DISPONIBILIZADO TRANSPORTE ESCOLAR AOS ALUNOS. </t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, A FORMA COMO ESTA ATUAL GESTÃO CONCEDEU A REPOSIÇÃO DA HORA/ATIVIDADE AOS PROFESSORES MUNICIPAIS, APONTAMENTO A BASE LEGAL, DOTAÇÃO ORÇAMENTÁRIA E DEMAIS INFORMAÇÕES PERTINENTES. </t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO QUE SOLICITE A SECRETARIA COMPETENTE UM RELATÓRIO SOBRE AS CÂMERAS DE VIGILÂNCIA INSTALADAS NO PORTO DE CIMA , NA PRAÇA COMENDADOR MACEDO:AS CÂMERAS ESTÃO EM PLENO FUNCIONAMENTO, SE SIM QUEM ESTÁ RESPONSÁVEL PELA VIGILÂNCIA E CAPACITAÇÃO DAS IMAGENS, SE NÃO, O QUE FALTA PARA ELAS ENTRAREM EM PLENO FUNCIONAMENTO E SE JÁ EXISTE UMA SALA DE COMANDO PARA EFETUAR O CONTROLE E CAPTAÇÃO DAS IMAGENS.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO , QUE SOLICITE A SECRETARIA COMPETENTE A RELAÇÃO DA FROTA DE VEÍCULOS DA PREFEITURA MUNICIPAL EM FUNCIONAMENTO E OS QUE ESTÃO EM DESUSO, BEM COMO EM QUE SECRETARIAS ESTÃO ALOCADOS , SUAS MARCAS, MODELOS E RESPECTIVAS CATEGORIAS. </t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER LEGISLATIVO QUE APÓS APROVAÇÃO DESTA CASA, ORGANIZE COM A EMPRESA SANEPAR, ATRAVÉS DE SUAS EQUIPES TÉCNICAS MUNICIPAIS E REGIONAIS UMA REUNIÃO URGENTE PARA TRATARMOS DAS CONSTANTES FALTA D` ÁGUA EM NOSSO MUNICÍPIO, EM ESPECIAL, NOS BAIRROS VILA DAS PALMEIRAS E PORTO DE CIMA.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciano Cardoso, Professora Flávia, Samuca</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO CHEFE DO EXECUTIVO QUE  ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, INFORMAÇÕES E CÓPIA DO INSTRUMENTO JURÍDICO LEGAL QUE CONCEDE AUTORIZAÇÃO Á PREFEITURA MUNICIPAL DE MORRETES PARA UTILIZAR TERRAS DE PROPRIEDADE DO INCRA, ESPECIFICAMENTO O LOTE QUE COMPREENDE A ANTIGA USINA, SE A MUNICIPALIDADE ESTÁ UTILIZANDO-SE DO ESPAÇO PARA DEPOSITAR DEJETOS DOMÉSTICOS OU OUTRO DETRITO/ENTULHO QUE O MUNICÍPIO POSSUI A RESPONSABILIDADE DE COLETAR. </t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA UM RELATÓRIO FINANCEIRO REFERENTE AOS RECURSOS DESTINADOS AO ESPORTE DESSE MUNICÍPIO DEDE JANEIRO ATÉ JULHO DE 2017 </t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA TODOS OS DOCUMENTOS REFERENTES AOS CUSTOS TOTAIS DA CONSTRUÇÃO DA ACADEMIA AO AR LIVRE NA VILA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA, APÓS ENTRAR EM CONTATO COM A SECRETARIA DE ESTADO DO PARANÁ RESPONSÁVEL EM ACOMPANHAR O ANDAMENTO DO PROJETO DE DESVIO DA BR 277, VIA MARTHA, O POSICIONAMENTO ATUAL DO MESMO PARA QUE ESTA CASA TENHA O DEVIDO CONHECIMENTO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE A SECRETARIA COMPETENTE QUE ENTRE EM CONTATO COM A ECOVIA, DER/PR E OU DNIT SOBRE ANDAMENTO DOS ESTUDOS DE IMPLANTAÇÃO DE ÁREA DE ESCAPE PARA CAMINHÕES NA RODOVIA BR277 SENTIDO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA,QUE ENCAMINHE A ESTA CASA DE LEIS A LISTA DE TODOS  OS CARGOS EFETIVOS E COMISSIONADOS JUNTAMENTE COM SUAS RESPECTIVAS REMUNERAÇÕES ATUALIZADAS, BEM COMO A COMPROVAÇÃO DA REGULARIDADE DA HABILITAÇÃO PROFISSIONAL DOS FUNCIONÁRIOS QUE SÃO REGIDOS POR SEUS RESPECTIVOS ÓRGÃOS DE CLASSE._x000D_
 </t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO CHEFE DO PODER EXECUTIVO, AÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA O RELATÓRIO COMPLETO SOBRE INVESTIMENTOS E SITUAÇÃO DAS ESCOLAS RURAIS DO MUNICÍPIO, REQUERIMENTO ESSE SOLICITADO PELOS DIRETORES DO CMDR EM REUNIÃO REALIZADA NO DIA 11 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, AÓS APRECIAÇÃO DESTA COLENDA CÂMARA, ENCAMINHE A ESTA CASA DE LEIS A LISTA DAS PESSOAS QUE POSSUEM BARRACAS NA PRAÇA LAMENHA LINS BEM COMO INFORMAÇÕES QUANTO Á REGULARIZAÇÃO/ SITUAÇÃO CADASTRAL E CÓPIA DOS SEUS RESPECTIVOS ALVARÁS/AUTORIZAÇÕES.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>Junior Brindarolli , Luciane Costa Coelho, Luciano Cardoso, Mauricio Porrua, Professora Flávia, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE SOLICITE A CONVOCAÇÃO DO RESPONSÁVEL TÉCNICO PELE CONSTRUTORA ENOQUE TEIXEIRA EIRELI CNPJ 18.962.959/0001-73 PARA PRESTAR OS ESCLARECIMENTOS SOBRE O ANDAMENTO E EXECUÇÃO DO PROJETO DA OBRA QUE ESTA SENDO REALIZADA NO TERMINAL RODOVIÁRIO DE MORRETES.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS INFORMAÇÕES SOBRE A ATUAL SITUAÇÃO DO POSTO DE SAÚDE DA LOCALIDADE DO BAIRRO BRANCO, NESTE MUNICÍPIO DE MORRETES. </t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA MUNICIPAL, QUE ENCAMINHE A ESTA CASA DE LEIS A LISTA DE TODOS OS CARGOS EFETIVOS E COMISSIONADOS, JUNTAMENTE COM SUAS REMUNERAÇÕES ATUALIZADA, BEM COMO A COMPROVAÇÃO DE REGULARIDADE DA HABILITAÇÃO PROFISSIONAL, DOS FUNCIONÁRIOS QUE SÃO REGIDOS POR SEUS RESPECTIVOS ÓRGÃOS DE CLASSE. </t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>Junior Brindarolli , Luciano Cardoso, Pastor Deimeval, Professora Flávia, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, APÓS APRECIAÇÃO DESTA COLENDA  CÂMARA MUNICIPAL, QUE ENCAMINHE A ESTA CASA DE LEIS O EXTRATO BANCÁRIO DA COSIP CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, A PARTIR DO MÊS DE JANEIRO ATÉ A PRESENTE DATA DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>Junior Brindarolli , Pastor Deimeval, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE FAZENDA SEJA ENCAMINHADO A ESTA CASA DE LEIS DENTRO DO PRSZO LEGAL, OS SEGUINTES DOCUMENTOS:</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA INFORMAR SE EXISTEM FUNCIONÁRIOS AUTORIZADOS A UTILIZAR OS VEÍCULOS OFICIAIS FORA DO HORÁRIO DE EXPEDIENTE, SE SIM QUE ENCAMINHE A ESTA CASA O RELATÓRIO COMPLETO DOS FUNCIONÁRIOS QUE DETÉM TAL AUTORIZAÇÃO PARA UTILIZAÇÃO DOS VEÍCULOS OFICIAIS, BEM COMO O MOTIVO E OU FINALIDADE PARA O USO DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII DA LEI ORGÂNICA DO MUNICÍPIO CÓPIA DE TODOS OS PROJETOS DE ENGENHARIA/ ARQUITETURA E PLANILHAS DE CUSTOS, BEM COMO A MÍDIA EM CD/DVD- ROM PERTINENTES AS OBRAS PÚBLICAS DESTA MUNICÍPIO, ADVINDAS DAS EMENDAS CONTEMPLADAS- CONVÊNIOS, QUAIS SEJAM:</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>Pastor Deimeval, Professora Flávia</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO LEGISLATIVO MUNICIPAL, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA DE VEREADORES, QUE REALIZE A CONVOCAÇÃO DA SECRETÁRIA DE SAÚDE, PARA PRESTAR ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO DO HOSPITAL E MATERNIDADE MUNICIPAL DR. ALCÍDIO BORTOLIN, QUE DIZ RESPEITO AOS SERVIDORES BEM COMO TODOS OS DEMAIS ASSUNTOS RELACIONADOS AO HOSPITAL SUPRACITADO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>João da Marta, Julio Cesar Cassilha, Junior Brindarolli , Luciano Cardoso, Mauricio Porrua, Professora Flávia, Samuca, Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA O RELATÓRIO COMPLETO SOBRE TODAS AS COMPRAS DE MATERIAL OU SERVIÇOS QUE ACARRETAM EM DISPENSA DE LICITAÇÃO, DE ACORDO COM A LEI 8666/93</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>Junior Brindarolli , Luciano Cardoso, Professora Flávia</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA DE LEIS OS SEGUINTES DOCUMENTOS.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO QUE ENVIE A ESTA CASA DE LEIS, NO PRAZO DO ARTIGO 15, INCISO XXII, DA LEI ORGÂNICA DO MUNICÍPIO, INFORMAÇÕES REFERENTE AS PROVIDÊNCIAS TOMADAS POR ESTA MUNICIPALIDADE PARA DAR CIÊNCIA AS INSTITUIÇÕES FINANCEIRA E CONGÊNERES DESTE MUNICÍPIO DA SANÇÃO E VIGÊNCIA DA LEI ORDINÁRIA Nº 492, DE 20 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO,APÓS APRECIAÇÃO DESTA COLENDA CÂMARA QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES A RESPEITO DA ATUAL SITUAÇÃO DO CAMPO DE FUTEBOL SITUADO NA LOCALIDADE DO SAMBAQUI, ESPECIFICAMENTE EM RELAÇÃO ÀS PROVIDENCIAS QUE A PREFEITURA VEM TOMANDO PARA ENTENDE AS REIVINDICAÇÃO DOS MORADORES E REGULARIZAR A UTILIZAÇÃO DA ÁREA, COMO ESPAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE A SECRETARIA COMPETENTE A RELAÇÃO DE TODOS OS IMÓVEIS DA PREFEITURA, DENTRE ELES PATRIMÔNIO PÚBLICO E IMÓVEIS LOCADOS E SEUS RESPECTIVOS ENDEREÇOS, ALÉM DO VALOR ALUGUEL MENSAL.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>Junior Brindarolli , Vardinho</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE A SECRETARIA COMPETENTE A RELAÇÃO DOS CAMINHÕES LOCADOS PARA ATENDER O MUNICÍPIO E SUAS RESPECTIVAS PLACA, E EM QUAL SECRETARIAS ESTÃO ALOCADOS E AS NECESSIDADES ATENDIDAS PELOS MESMOS E SEUS RESPECTIVOS RECIBOS DE PAGAMENTO. </t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº2087 - SÚMULA: ALTERA O ARTIGO 1º DA LEI ORDINÁRIA Nº 004/2002, QUE DENOMINA DE &amp;#8220;EMERSON SIDIVAL CARDOSO&amp;#8221;, A RUA EXISTENTE NO BAIRRO DO ROCIO, NESTE MUNICÍPIO DE MORRETES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5918,67 +5918,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2617/processo_legislativo_77-2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/processo_leg._0012017_386.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2397/processo_leg._252017_399.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2558/processo_leg._842017_ldo_424_compressed.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/processo_leg._0022017_2037.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2425/processo_leg._272017_2047.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2617/processo_legislativo_77-2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2195/processo_leg._0012017_386.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2397/processo_leg._252017_399.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2558/processo_leg._842017_ldo_424_compressed.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2196/processo_leg._0022017_2037.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2017/2425/processo_leg._272017_2047.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2203/2203_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="165.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>