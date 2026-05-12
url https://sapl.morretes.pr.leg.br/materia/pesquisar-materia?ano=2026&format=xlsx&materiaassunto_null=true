--- v0 (2026-03-27)
+++ v1 (2026-05-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1736" uniqueCount="892">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1480,189 +1480,919 @@
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7373/indicacao_n_118.pdf</t>
   </si>
   <si>
     <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, que seja realizada a revitalização geral da Praça Benedito Antunes de Oliveira, localizada em frente ao Posto BR. (Fotos anexo)</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7374/indicacao_n_119.pdf</t>
   </si>
   <si>
     <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, que seja realizada roçada e limpeza geral nas áreas externas da Escola Municipal Professora Desauda Bosco da Costa Pinto.</t>
   </si>
   <si>
+    <t>7379</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7379/indicacao_n_120.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a solicitação ao Chefe do Poder Executivo Municipal por meio da indicação n°576/2025 de 10 de novembro de 2025 a realizar serviços de patrolamento com reposição de material e a instalação de luminárias nos postes que possuem transformador na Estrada Povoado Esperança que da acesso a Chácara Solar dos Gansos localizada na PR 411 Reta do Porto.</t>
+  </si>
+  <si>
+    <t>7395</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7395/indicacao_n_121.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que, por meio da Secretaria competente, sejam realizados os seguintes serviços:_x000D_
+•	Passagem de motoniveladora (patrolamento); _x000D_
+•	Aplicação de material adequado nos pontos críticos; _x000D_
+•	Compactação com rolo; _x000D_
+•	Limpeza de valetas; _x000D_
+•	Desobstrução de bueiros, visando garantir a adequada drenagem das águas pluviais; _x000D_
+•	Revisão das condições das pontes existentes; _x000D_
+•	Verificação e manutenção da iluminação pública nos trechos indicados. _x000D_
+•	Manilhamento após a ponte Isael Poeta até a Igreja São Francisco de Assis._x000D_
+Locais:_x000D_
+•	Estrada das Canavieiras; _x000D_
+•	Estrada Domício de Paula; _x000D_
+•	Estrada do Brejumirim; _x000D_
+•	Estrada do Canhembora; _x000D_
+•	Estrada do Morro da Palha; _x000D_
+•	Estrada do Candonga; _x000D_
+•	Estrada do Morro do Cupim.</t>
+  </si>
+  <si>
+    <t>7380</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7380/indicacao_n_122.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a solicitação ao Chefe do Poder Executivo por meio da indicação n°448/2025 de 09 de setembro de 2025, para que solicite a Secretaria Competente a realizar os devidos reparos no entroncamento entre a Rua Langue de Morretes e Rua César Alpendre no Bairro Vila dos Ferroviários, (fotos em anexo).</t>
+  </si>
+  <si>
+    <t>7381</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7381/indicacao_n_123.pdf</t>
+  </si>
+  <si>
+    <t>Reitera ao chefe do Poder Executivo Municipal, por meio da indicação n°441/2025 de 01 setembro de 2025, que solicite à Secretaria para realizar serviços de tapa buraco na Rua Arlindo de Castro, a partir do cruzamento com a Rua Lange de Morretes, na localidade do Bairro Vila dos Ferroviários.</t>
+  </si>
+  <si>
+    <t>7382</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7382/indicacao_n_124.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade de designação de monitor para o transporte escolar que atende a linha do Morro Alto, na Estrada do Arrastão, tendo em vista que atualmente o referido serviço encontra-se sem este profissional.</t>
+  </si>
+  <si>
+    <t>7383</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7383/indicacao_n_125.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que encaminhe à Secretaria Municipal competente para realizar serviços de patrolamento com reposição de materiais na estrada da Ponte Seca, bem como a roçada das laterais da referida via.</t>
+  </si>
+  <si>
+    <t>7384</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7384/indicacao_n_126.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade de substituição da lixeira pública localizada em frente à Escola Municipal Desauda Bosco da Costa Pinto, tendo em vista que a estrutura encontra-se danificada e em condições inadequadas de uso. (Fotos em anexo).</t>
+  </si>
+  <si>
+    <t>7385</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7385/indicacao_n_127.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal, reiterando e retificando a indicação nº 470/2025 para que verifique, junto à Secretaria de Estado da Agricultura e do Abastecimento do Paraná, a possibilidade de pleitear recursos por meio do Programa Rota do Progresso, bem como outros programas voltados à infraestrutura rural, com a finalidade de viabilizar a pavimentação da Estrada Pedra Branca, no bairro Mundo Novo do Saquarema, Neste Município.</t>
+  </si>
+  <si>
+    <t>7386</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7386/indicacao_n_128.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade de realizar sinalização com refletivos em ambos sentidos nas cabeceiras da ponte sobre o Rio Marumbi localizado na Estrada do Pantanal.</t>
+  </si>
+  <si>
+    <t>7387</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7387/indicacao_n_129.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade de substituição de lâmpadas por lâmpadas de LED no bairro Sesmarias com o objetivo de promover a melhoria da iluminação pública, proporcionando mais segurança, economia e qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>7388</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_n_130.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possibilidade que seja realizada a limpeza da valeta na lateral da Rua Antônio Grossi, localizada no bairro da Vila das Palmeiras. Importante destacar que tal solicitação já foi realizada no ano de 2025, por meio das indicações Nº 25 e 333/2025 e via Protocolo nº 143/2025, porém até o presente momento o serviço não foi executado, motivo pelo qual reitera-se o pedido.</t>
+  </si>
+  <si>
+    <t>7389</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7389/indicacao_n_131.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possibilidade que seja realizada a limpeza, manutenção e troca de lâmpadas na Praça Moacir França, localizada no bairro da Vila das Palmeiras.</t>
+  </si>
+  <si>
+    <t>7390</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_n_132.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade da realização de serviço de patrolamento com reposição de material na Rua Madalena de Oliveira Araújo, nas proximidades do local conhecido como Morro do Cid, na Estrada da América, entrada à direita, sentido Bairro América. Segue foto em anexo., conforme Protocolo nº 3017/2026.</t>
+  </si>
+  <si>
+    <t>7391</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7391/indicacao_n_133.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade de realizar serviço de patrolamento com reposição de material bem como reabertura das valetas na Rua Bocaiúva do Sul, localizada atrás do morro onde se encontra a placa da Rosina Imóveis, em local conhecido como Passa Sete, onde foi feito protocolo número 3032/2026.</t>
+  </si>
+  <si>
+    <t>7392</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7392/indicacao_n_134.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos e providências necessárias para a manutenção ou aquisição de uma nova máquina de raio X e de um novo aparelho de eletrocardiograma para o Hospital Municipal, tendo em vista que os equipamentos atualmente em uso encontram-se em condições precárias de funcionamento.</t>
+  </si>
+  <si>
+    <t>7396</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7396/indicacao_n_135.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possibilidade de realizar a instalação de iluminação pública na Estrada do Carambiú, com o objetivo de garantir maior segurança e visibilidade para motoristas, ciclistas e moradores que utilizam a via no Bairro Carambiú.</t>
+  </si>
+  <si>
+    <t>7397</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7397/indicacao_n_136.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que, por meio da Secretaria competente, sejam realizados os seguintes serviços na Unidade de Saúde do Porto de Cima._x000D_
+•	Limpeza e manutenção dos aparelhos de ar-condicionado; _x000D_
+•	Limpeza geral do espaço externo; _x000D_
+•	Roçada da área ao entorno da unidade; _x000D_
+•	Colocação de mais cadeiras para pacientes na área de espera.</t>
+  </si>
+  <si>
+    <t>7398</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7398/indicacao_n_137.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite estudo junto à Secretaria competente a possibilidade para que seja realizado o serviço de roçada e manutenção da estrada com parolamento na Estrada do Santa Fé Ponte Seca Rua 2. – Bairro Santa Fé</t>
+  </si>
+  <si>
+    <t>7399</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7399/indicacao_n_138.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Chefe do Poder Executivo Municipal que interceda junto a secretaria competente para que notifique a empresa SANEPAR - Companhia de Saneamento do Paraná, a concluir o serviço na Estrada da Refinaria, onde foi deixada uma valeta aberta, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>7400</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7400/indicacao_n_139.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo  Municipal que solicite à Secretaria competente, para que estude a possibilidade de proceder o recapeamento asfáltico na Avenida das Arapongas no Bairro Sambaqui,  em  frente à oficina do Sr  Marcos , que foi danificada pela enchente de fevereiro de 2025, desde  então não teve reparos.</t>
+  </si>
+  <si>
+    <t>7401</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7401/indicacao_n_140.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que sejam realizadas as seguintes melhorias na região da Colônia Marques. _x000D_
+1.	Roçada no trecho final da localidade;_x000D_
+2.	Manutenção em toda a extensão da estrada, com patrolamento e nivelamento;_x000D_
+3.	Aplicação de material;_x000D_
+4.	Utilização de rolo compactador, garantindo maior durabilidade do serviço.</t>
+  </si>
+  <si>
+    <t>7402</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7402/indicacao_n_141.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, que estude a possibilidade para que seja realizada a colocação de material e o patrolamento das ruas transversais da Rua Constante Machado no Bairro da vila das Palmeiras, tendo em vista que o serviço atualmente não está sendo executado até o final das referidas vias.</t>
+  </si>
+  <si>
+    <t>7403</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7403/indicacao_n_142.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos e providências necessárias para a instalação de lixeiras na Estrada do Babau, bem como a adoção de medidas para que a coleta de resíduos seja devidamente direcionada e atenda todas as residências da localidade, com o objetivo de promover a adequada coleta e destinação de resíduos.</t>
+  </si>
+  <si>
+    <t>7404</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7404/indicacao_n_143.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos e providências necessárias para a manutenção das ciclovias no prolongamento da Rua XV, sentido Vila das Palmeiras, tendo em vista que as mesmas se encontram com diversos buracos a acúmulo de água, fazendo com que pedestres e ciclistas precisem desviar para a via principal destinada aos veículos, aumentando os riscos de acidentes.</t>
+  </si>
+  <si>
+    <t>7405</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7405/indicacao_n_144.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possibilidade de realização do serviço de patrolamento na Rua dos Fernandes, situada no bairro do Candonga.</t>
+  </si>
+  <si>
+    <t>7406</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7406/indicacao_n_145.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possiblidade de realizar serviços de roçada nas laterais da Travessa Cruz Alta, localizadas no Bairro Cruz Alta/ Pantanal. Segue foto em anexo, onde o mesmo foi feito protocolo n°3472/2026.</t>
+  </si>
+  <si>
+    <t>7407</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7407/indicacao_n_146.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, para que estude a possibilidade de realizar serviços de roçada nas laterais da Estrada conhecida como “Serrinha”, na via que compreende o trecho que liga localidade cabrestante/rodeio a br277 km 41 localizada no bairro Anhaia. Onde foi feito o protocolo n°3474/2026.</t>
+  </si>
+  <si>
+    <t>7413</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7413/indicacao_n_147.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, a manutenção e reposição de material na Rua 10 de Março, conhecida como Rua do Dajo, localizada na comunidade do Barro Branco.</t>
+  </si>
+  <si>
+    <t>7414</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7414/indicacao_n_148.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos e providências necessárias para o restabelecimento da iluminação pública na Ponte do Luban, localizada no prolongamento da Rua XV de Novembro, em razão do furto de fios ocorrido no local, bem como que sejam adotadas medidas técnicas preventivas para dificultar novas ocorrências de furtos da fiação elétrica.</t>
+  </si>
+  <si>
+    <t>7415</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7415/indicacao_n_149.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente que estude a possibilidade de extensão da rede de baixa tensão no Bairro Mundo Novo (Saquarema), nas proximidades da residência do Senhor Fernando, até o final da via.</t>
+  </si>
+  <si>
+    <t>7417</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7417/indicacao_n_150.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente que estude a possibilidade de incluir ou estender a rota do ônibus escolar até a localidade do Pitinga, de modo que o trajeto passe próximo à residência da Dona Irene, considerando que as crianças da região percorrem longas distâncias a pé para ter acesso ao transporte escolar.</t>
+  </si>
+  <si>
+    <t>7418</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7418/indicacao_n_151.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente que estude a possibilidade de realização de extensão da rede de baixa tensão na comunidade do Cruzeiro, com saída pela localidade de Itaperuçu, conforme solicitado por meio do Protocolo nº 3795/2026.</t>
+  </si>
+  <si>
+    <t>7419</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7419/indicacao_n_152.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que encaminhe à Secretaria Municipal competente a solicitação para que seja realizado o Programa Saúde na Praça nas localidades do Mundo Novo do Saquarema, Floresta, Bom Jardim, Pitinga, Cruzeiro e Itaperuçu, Pindaúva.</t>
+  </si>
+  <si>
+    <t>7420</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7420/indicacao_n_153.pdf</t>
+  </si>
+  <si>
+    <t>Reitera solicitação realizada por meio da Indicação nº 0003/2026 em 16 de Janeiro de 2026. Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria competente que seja realizada de manutenção de uma manilha no bueiro localizado na Estrada das Canavieiras, ao lado da residência do senhor Roberto, bem como a colocação de novas manilhas e a limpeza da valas laterais da via.</t>
+  </si>
+  <si>
+    <t>7421</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Pastor Deimeval</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7421/indicacao_n_154.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria competente, para estudar a possiblidade de fazer serviço de patrolamento, roçada e limpeza de valeta, no loteamento Portal das Américas.</t>
+  </si>
+  <si>
+    <t>7422</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7422/indicacao_n_155.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, a possibilidade que seja realizado o serviço de troca de manilha, ao lado do bar do Sr. Evaldo em frente ao engenho do Diquinho – na comunidade do Mundo Novo do Rodeio.</t>
+  </si>
+  <si>
+    <t>7424</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7424/indicacao_n_156.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos e providências necessárias para a manutenção da via e execução de roçadas na Rua das Prainhas, localizada na região do Porto de Cima, após o Santuário Nhundiaquara, em razão das dificuldades de circulação e da falta de visibilidade relatadas pelos moradores.</t>
+  </si>
+  <si>
+    <t>7426</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7426/indicacao_n_157.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite estudo junto à Secretaria competente a possibilidade para que seja colocada uma caçamba de lixo na Br 277 km 30, ao lado da entrada da capela São Manoel. Segue fotos em anexo.</t>
+  </si>
+  <si>
+    <t>7427</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7427/indicacao_n_158.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria competente a realizar a limpeza e desobstrução do canal que abastece o Córrego utilizado pelos agricultores no Bairro Central, localizado na propriedade do senhor Roberto.</t>
+  </si>
+  <si>
+    <t>7428</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7428/indicacao_n_159.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria competente para que seja realizado serviços de roçada e patrolamento com reposição de material, nas estradas da Refinaria, Central e Sitio Nova Itália, no bairro Central.</t>
+  </si>
+  <si>
+    <t>7429</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7429/indicacao_n_160.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite estudo junto à Secretaria competente, a realização de estudo visando a possibilidade de manutenção ou substituição da Tv de LED da Escola Rural Prof° Esmeralda Cit Sculcato.</t>
+  </si>
+  <si>
+    <t>7430</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7430/indicacao_n_161.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que encaminhe à Secretaria competente a possibilidade de colocação de manilhas na estrada que atravessa o Bairro Mundo Novo, com saída para o Sambaqui (fotos em anexo).</t>
+  </si>
+  <si>
+    <t>7431</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7431/indicacao_n_162.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente que estude a possibilidade de realizar serviços de roçada, limpeza e manutenção das margens da estrada que liga as localidades de Sambaqui, Serra do Arrastão e Morro Alto.</t>
+  </si>
+  <si>
+    <t>7432</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7432/indicacao_n_163.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao poder executivo para que encaminhe a secretaria competente para a realização de roçada nas laterais da estrada no Bairro Cruzeiro do Saquarema. (fotos em anexo).</t>
+  </si>
+  <si>
+    <t>7433</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7433/indicacao_n_164.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria Municipal competente, realize com urgência a coleta e limpeza do acúmulo de lixo incluindo móveis descartados irregularmente, como sofás, colchões, madeira e outros objetos volumosos existente no Morro do Cupim, nas proximidades da Cachoeira do Jajá. (fotos em anexo).</t>
+  </si>
+  <si>
+    <t>7434</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7434/indicacao_n_165.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos e providências necessárias para a manutenção da antiga Escola Rural localizada na região do Mundo Novo, Estrada do Anhaia, tendo em vista o estado de abandono, a presença de vegetação ao redor e o comprometimento parcial de sua estrutura física.</t>
+  </si>
+  <si>
+    <t>7436</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7436/indicacao_no_166.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a solicitação realizada por meio da Indicação nº 312/2025, em 03 de junho de 2025._x000D_
+Sugere ao Chefe do Poder Executivo Municipal que solicite à Secretaria competente a realização de estudos técnicos para implantar sinalização vertical (placa de trânsito) e horizontal (pintura de solo), proibindo o estacionamento de veículos na Rua Antônio dos Santos, em frente à Igreja Nossa Senhora do Porto, cabeceira da ponte.</t>
+  </si>
+  <si>
+    <t>7437</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7437/indicacao_n_167.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudo visando à instalação de uma lixeira na Rua Raquel Porcides, nas proximidades do Depósito de Gás Ramos.</t>
+  </si>
+  <si>
+    <t>7438</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7438/indicacao_no_168.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que solicite estudo junto à Secretaria competente a possibilidade para que seja colocada uma caçamba na Estrada das Canavieiras, em frente a conveniência vó Isaura. Segue fotos em anexo.</t>
+  </si>
+  <si>
+    <t>7439</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7439/indicacao_no_169.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de patrolamento, com reposição de material e utilização de rolo compactador, na Rua David Busset, conhecida como Estrada do Babau, conforme Protocolo nº 4546/2026.</t>
+  </si>
+  <si>
+    <t>7440</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7440/indicacao_no_170.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de patrolamento, reposição de material e compactação com rolo compactador em toda a extensão da estrada do Sarapia, localizada no bairro Sarapia, conforme Protocolo nº 4532/2026.</t>
+  </si>
+  <si>
+    <t>7441</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7441/indicacao_no_171.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de patrolamento, reposição de material e compactação com rolo compactador em toda a extensão da Estrada do Anhaia, abrangendo os bairros Fortaleza, Anhaia, Mundo Novo, Rodeio e Cabrestante, conforme o Protocolo nº 4545/2026.</t>
+  </si>
+  <si>
+    <t>7442</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7442/indicacao_no_172.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que seja realizada operação tapa-buracos na Rua Benjamin Vicente Meduna, localizada na Vila Meduna, Bairro Barro Branco, especialmente no trecho em frente à Chácara Vô Vicente, estendendo-se no sentido da Vila Freitas. Segue fotos em anexo.</t>
+  </si>
+  <si>
+    <t>7443</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7443/indicacao_no_173.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que encaminhe à Secretaria competente a solicitação para realização de estudo visando a instalação de braços de iluminação pública no bairro Floresta, especificamente em frente à residência da Sra. Edileusa, local onde o transporte escolar realiza o embarque de crianças.</t>
+  </si>
+  <si>
+    <t>7444</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_no_174.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao chefe do Poder Executivo Municipal que solicite à Secretaria competente para que seja realizado os serviços de roçada e limpeza nas laterais das estradas localizadas no Bairro Ponte Alta.</t>
+  </si>
+  <si>
+    <t>7445</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_no_175.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de estudos técnicos e administrativos visando à adoção de medidas que possibilitem a isenção, redução ou revisão dos custos cobrados de feirantes, artesãos e agricultores familiares para participação em eventos promovidos ou apoiados pelo Município, em especial na tradicional Festa-Feira Agrícola e Artesanal de Morretes.</t>
+  </si>
+  <si>
+    <t>7378</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Fabiano Cit, Luciano Cardoso, Pastor Deimeval, Samira da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7378/mocao_de_aplauso_no_001_-_ver._pastor_-_welson.pdf</t>
+  </si>
+  <si>
+    <t>Aplausos e Reconhecimento desta Casa de Leis pelo ato de bravura e solidariedade de Welson Jhony Rodrigues</t>
+  </si>
+  <si>
+    <t>7416</t>
+  </si>
+  <si>
+    <t>Pastor Deimeval, Fabiano Cit, João Vitor Peluso da Silva, Julio Cesar Cassilha, Mauro Cardoso de Pontes</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7416/mocao_de_pesar_no_002_-_ver._pastor_deimeval_borba.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar – Pelo falecimento do Senhor José Carlos de Miranda.</t>
+  </si>
+  <si>
     <t>7238</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Sebastião Brindarolli Junior</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7238/p.l.c._062-2026_-_reajuste_salarial_magisterio.pdf</t>
   </si>
   <si>
     <t>“Altera os Anexos da Lei Complementar nº 30, de 19 de maio de 2015, dispõe sobre reajuste salarial dos Profissionais do Magistério do Poder Executivo do Município de Morretes e dá outras providências”.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7233/pl_2.625-2026_institui_e_define_praticas_de_telemedicina.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7233/p.l._2.625-2026_-_telemedicina.pdf</t>
   </si>
   <si>
     <t>Institui e define a prática da telemedicina como modalidade de atendimento médico na Rede de Saúde Pública do Município de Morretes, Estado do Paraná, e dá outras providências</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7234/p.l._2.626_-_diarias_execut..pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7234/p.l._2.626-2026_-_diarias_para_agentes_publicos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias para os agentes públicos a serviço, em capacitação ou em representação do Poder Executivo da Administração Pública Direta e Indireta do Município de Morretes e dá outras providências</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7235/p.l._2.627_-_pmsan.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7235/p.l._2.627-2026_-_inst._plano_munic._seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Segurança Alimentar e Nutricional (PMSAN) de Morretes, e dá outras providências</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7236/p.l._2.628-2026_-_reajuste_salarial_acs.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I-D da Lei nº 002/1997, em conformidade com o Decreto Federal nº 12.797, de 23 de dezembro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7237/p.l._2.629-2026_-_ab._cred._40000__-_turismo.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial por Superávit Financeiro, ao Orçamento Geral do Município de Morretes, na importância de R$ 400,00 (quatrocentos reais), nos termos do disposto no art. 41, inciso II c/c art. 43, §1°, inciso I, ambos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências”</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7303/p.l._2.630_-_ab_cred_ad_suplementar_e_especial.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7303/p.l._2.630-2026_-_ab._cred._3.200.66914_-_prog._moradia_digna.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial e Suplementar, por Excesso de Arrecadação, ao Orçamento Geral do Município de Morretes, na importância de R$ 3.200.669,14 (três milhões, duzentos mil, seiscentos e sessenta e nove reais e quatorze centavos), nos termos do disposto no art. 41, incisos I e II, c/c art. 43, § 1º, inciso II, ambos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências”.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7304/p.l._2.631-2026_-_ab._cred._11.915.24519_-_construcao_escolas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação e Superávit Financeiro, ao Orçamento Geral do Município de Morretes, na importância de R$ 11.915.245,19 (Onze milhões, novecentos e quinze mil, duzentos e quarenta e cinco reais e dezenove centavos), nos termos do disposto no art. 41, inciso I, combinado com o art. 43, § 1º, incisos I e II, ambos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências”.</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7305/p.l._2.632-2026_-_ab._cred._259.23290_-_contrato_terceirizados.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Adicional Especial, por Anulação de dotação orçamentária, ao Orçamento Geral do Município de Morretes, na importância de R$ 259.232,90  (Duzentos e cinquenta e nove mil, duzentos e trinta e dois reais e noventa centavos), nos termos do disposto no art. 41, inciso II, c/c art. 43, §1°, inciso III, ambos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências”.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7308/substitutivo_ao_p.l._2.633_-_ab_cred_ad_especial_-_contrapartida_itaipu.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7308/p.l._2.633-2026_-_ab._cred._2.076.69726_-_itaipu.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial, por Anulação de Dotação e por Superávit Financeiro, ao Orçamento Geral do Município de Morretes, na importância de R$ 2.076.697,26 (Dois milhões e setenta e seis mil e seiscentos e noventa e sete reais e vinte e seis centavos), nos termos do disposto no art. 41, inciso II, c/c art. 43, §1º, incisos I e III, ambos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências.”</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7309/p.l._2.634_-_adequacao_valor_amp.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7309/p.l._2.634-2026_-_repasse_da_amp_2026.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 742, de 16 de dezembro de 2022, que dispõe sobre a associação do Município de Morretes com a Associação dos Municípios do Paraná - AMP e da Associação dos Municípios do Litoral do Paraná - AMLIPA e dá outras providências"</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7337/p.l._2.635-2026_-_gratificacao_motoristas.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 685, de 03 de março de 2022, com a finalidade de prorrogar seus efeitos por mais 12 (doze) meses, atualizar valores conforme o INPC acumulado do exercício de 2025, e dá outras providências”</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7343/p.l._2.636_-_remicao_de_foro_imoveis.pdf</t>
   </si>
@@ -1702,78 +2432,201 @@
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7353/pl_2.639-2026_regularizacao_de_fiacao_inutilizada.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de a empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura promover a regularização ou a retirada de fiação inutilizada ou em desuso em vias públicas do Município de Morretes e dá outras providências."</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7354/pl_2.640-2026_auxilio_financeiro_na_modalidade_esportiva.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal instituir concessão de auxílio financeiro a atletas e equipes que representem o município de Morretes em modalidades esportivas e dá outras providências."</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7355/p.l._2.641_-_contratacao_pessoal_tempo_determinado.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7355/p.l._2.641-2026_-_contratacao_pessoal_por_tempo_determinado.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 141/2011, que dispõe sobre a contratação de pessoal por tempo determinando, para atender a necessidade temporária de excepcional interesse público, na Prefeitura Municipal de Morretes, e dá outras providências.”</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7368/p.l._2.642_-_credito_adicional_especial_-_veiculos.pdf</t>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7368/p.l._2.642-2026_-_ab._cred.__566.50363_-_veiculos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, ao Orçamento Geral do Município de Morretes, na importância de R$ 566.503,63 (quinhentos e sessenta e seis mil, quinhentos e três reais e sessenta e três centavos), nos termos do art. 41, inciso II, combinado com o art. 43, §1º, inciso II, da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências”.</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7375/p.l._2.643_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Adicional Especial, por Anulação de dotação orçamentária, ao Orçamento Geral do Município de Morretes, na importância de R$ 259.232,90  (Duzentos e cinquenta e nove mil, duzentos e trinta e dois reais e noventa centavos), com fundamento nos arts. 41, II, e 43, § 1º, III, da Lei Federal nº 4.320/1964, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7408</t>
+  </si>
+  <si>
+    <t>2644</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7408/p.l._2.644_-_barreado_prato_tipico_de_morretes.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Barreado como prato típico de Morretes, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>7409</t>
+  </si>
+  <si>
+    <t>2645</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7409/p.l._2.645_-_abertura_de_credito_ad_suplementar_-_veiculos_secretaria_de_administracao.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Suplementar, por excesso de arrecadação, ao Orçamento Geral do Município de Morretes, na importância de R$ 210.000,00 (duzentos e dez mil reais), nos termos do disposto no art. 41, inciso I, c/c art. 43, §1°, inciso II, ambos da Lei Federal n.º 4.320, de 17 de março de 1964, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7410</t>
+  </si>
+  <si>
+    <t>2646</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7410/p.l._2.646_-_abertura_de_credito_ad_suplementar_-_veiculos_acao_social.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Suplementar, por excesso de arrecadação, ao Orçamento Geral do Município de Morretes, na importância de R$ 110.092,33 (cento e dez mil, noventa e dois reais e trinta e três centavos), nos termos do disposto no art. 41, inciso I, c/c art. 43, §1°, inciso II, ambos da Lei Federal n.º 4.320, de 17 de março de 1964, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7411</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7411/p.l._2.647_-_abertura_de_credito_ad_suplementar_-_obra_estrada_das_americas.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Suplementar, por Superavit Financeiro e Excesso de Arrecadação, ao Orçamento-Geral do Município de Morretes, na importância R$ 1.534.022,65 (um milhão, quinhentos e trinta e quatro mil, vinte e dois reais e sessenta e cinco centavos), nos termos do disposto no art. 41, inciso I c/c art. 43, §1°, inciso I e II, ambos da Lei Federal n.º 4.320, de 17 de março de 1964, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>7412</t>
+  </si>
+  <si>
+    <t>2648</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7412/p.l._2.648_-_abertura_de_credito_ad_suplementar_-_pavimentacao_de_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, ao Orçamento Geral do Município de Morretes, na importância de R$ 5.778.720,67 (cinco milhões, setecentos e setenta e oito mil, setecentos e vinte reais e sessenta e sete centavos), nos termos do disposto no art. 41, inciso I c/c art. 43, §1°, inciso II, ambos da Lei Federal n.º 4.320, de 17 de março de 1964, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7423</t>
+  </si>
+  <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7423/p.l._2.649_-_doacao_de_bem_imovel.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Morretes a receber bem imóvel em doação do Estado do Paraná, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>7435</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7435/p.l._2.650_-_abertura_de_credito_ad_suplementar_-_arlindo_de_castro.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, ao Orçamento Geral do Município de Morretes, na importância de R$ 2.387.054,97 (dois milhões, trezentos e oitenta e sete mil, cinquenta e quatro reais e noventa e sete centavos), nos termos do disposto no art. 41, inciso I c/c art. 43, §1°, inciso II, ambos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>7446</t>
+  </si>
+  <si>
+    <t>2651</t>
+  </si>
+  <si>
+    <t>Silvia Stopasol, João Vitor Peluso da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7446/pl_2.651-2026_institui_o_festival_do_barreado.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Festival do Barreado no Município de Morretes e dá outras providências".</t>
+  </si>
+  <si>
+    <t>7447</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7447/pl_2.652-2026_codigo_qr_em_obras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe acerca da implantação de Código QR em todas as placas de obras públicas municipais para leitura e fiscalização eletrônica”</t>
+  </si>
+  <si>
+    <t>7448</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7448/p.l._2.653_-_regulamenta_uso_de_cameras_de_seguranca.pdf</t>
+  </si>
+  <si>
+    <t>"Regulamenta o uso de câmeras de segurança em ambientes públicos e educacionais no Município de Morretes, e dá outras providências".</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7239/requerimento_no_001-2026_pedido_de_urgencia_p.l_2.628.pdf</t>
   </si>
   <si>
     <t>Requer que seja aplicado Regime de Urgência para apreciação única do Projeto de Lei Ordinária nº 2.628/2026.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assuntos Sociais</t>
   </si>
@@ -1817,50 +2670,103 @@
 2.	Agendamento com o representante da empresa e/ou responsável pela obra de Pavimentação da Rua Adalberto Latuff e a Estrada do Anhaia juntamente com o fiscal do Município, para comparecer em reunião nesta Casa de Leis afim de prestar os devidos esclarecimentos acerca do andamento das obras e previsão de conclusão e demais informações pertinentes.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>Fabiano Cit, Luciano Cardoso, Samira da Saúde, Silvia Stopasol</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7341/requerimento_no_006-2026_-_vereadores_regime_de_urgencia_2.635.pdf</t>
   </si>
   <si>
     <t>Requerem que seja aplicado Regime de Urgência para apreciação única do Projeto de Lei Ordinária nº 2.635/2026.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>CFOG - Comissão de Finanças, Orçamento e Gestão</t>
   </si>
   <si>
     <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7342/requerimento_no_007-2026_-_cfog_regime_de_urgencia_2.631.pdf</t>
   </si>
   <si>
     <t>Requer que seja aplicado Regime de Urgência para apreciação única do Projeto de Lei Ordinária nº 2.631/2026.</t>
+  </si>
+  <si>
+    <t>7376</t>
+  </si>
+  <si>
+    <t>CODSP - Comissão de Obras Desenvolvimento e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7376/requerimento_no_008-2026_-_codsp.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Chefe do Poder Executivo Municipal, após apreciação desta Colenda Câmara de Vereadores que sejam encaminhadas a esta Casa de Leis, informações pertinentes a Lei Municipal nº 955, de 18 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>7377</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7377/requerimento_no_009-2026_-_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja aplicado Regime de Urgência para apreciação única do Projeto de Lei Ordinária nº 2.641/2026.</t>
+  </si>
+  <si>
+    <t>7393</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requerem que seja aplicado Regime de Urgência para apreciação única do Projeto de Lei Ordinária nº 2.642/2026.</t>
+  </si>
+  <si>
+    <t>7394</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7394/requerimento_no_011-2026_-_taninha_da_luz_-_p.j._pav._rua_pedra_branca.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Chefe do Poder Executivo, após deliberação desta Casa Legislativa, que encaminhe a esta Câmara o projeto referente à rua Pedra Branca- Mundo Novo do Saquarema, bem como o número de protocolo correspondente no sistema E-Protocolo, para conhecimento e acompanhamento desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>7425</t>
+  </si>
+  <si>
+    <t>http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7425/requerimento_no_012-2026_-_antonio_da_agromania_cef.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja encaminhado ofício à Caixa Econômica Federal agência Morretes e agência Sede (Curitiba) solicitando informações referente à situação decorrente do fechamento da Casa Lotérica em Morretes (empresa Oscar Buck Neto Loterias Ltda) e as implicações decorrentes especificamente quanto as seguintes questões:_x000D_
+1 - Informar os motivos que ensejaram o encerramento das atividades da unidade lotérica no Município;_x000D_
+2 - Esclarecer se há procedimento licitatório, chamamento público ou processo de seleção em andamento para escolha de novo permissionário;_x000D_
+3 - Informar o prazo estimado para restabelecimento dos serviços lotéricos nesta cidade;_x000D_
+4 - Informar se existe possibilidade de instalação provisória de atendimento alternativo até a reabertura definitiva da unidade;_x000D_
+5 - Esclarecer quais medidas estão sendo adotadas para evitar prejuízos à população local.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2164,67 +3070,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7241/indicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7242/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7243/indicacao_n_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7244/indicacao_n_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_n_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7246/indicacao_n_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7247/indicacao_n_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7248/indicacao_n_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7249/indicacao_n_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7250/indicacao_n_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7251/indicacao_n_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7252/indicacao_n_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7254/indicacao_n_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7255/indicacao_n_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7256/indicacao_n_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7257/indicacao_n_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7258/indicacao_n_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7259/indicacao_n_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_n_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_n_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7262/indicacao_n_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_n_0024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_n_0025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_n_0026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7266/indicacao_n_0027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7267/indicacao_n_0028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_n_0029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_n_0030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7270/indicacao_n_0031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7271/indicacao_n_0032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_n_0033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7273/indicacao_n_0034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_n_0035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7275/indicacao_n_0036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_n_0038.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_n_0039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_n_0040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7279/indicacao_n_0041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7280/indicacao_n_0042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7281/indicacao_n_0044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7282/indicacao_n_0045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7283/indicacao_n_0046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7284/indicacao_n_0047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7285/indicacao_n_0048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7286/indicacao_n_0049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7287/indicacao_n_0050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7288/indicacao_n_0051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7289/indicacao_n_0052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao_n_0053.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao_n_0054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7292/indicacao_n_0055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7293/indicacao_n_0056.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7294/indicacao_n_0057.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7295/indicacao_n_0058.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7296/indicacao_n_0059.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7297/indicacao_n_0060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7298/indicacao_n_0061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7299/indicacao_n_062.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7300/indicacao_n_0063.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7301/indicacao_n_0064.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7302/indicacao_n_0065.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7310/indicacao_n_066.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7311/indicacao_n_067.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7312/indicacao_n_068.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7313/indicacao_n_069.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7314/indicacao_n_070.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7315/indicacao_n_071.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7316/indicacao_n_072.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7317/indicacao_n_073.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7318/indicacao_n_074.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7319/indicacao_n_075.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_n_076.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7321/indicacao_n_077.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7322/indicacao_n_078.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7323/indicacao_n_079.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7324/indicacao_n_080.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_n_081.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7325/indicacao_n_082.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7326/indicacao_n_083.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_n_084.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7330/indicacao_n_085.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7331/indicacao_n_086.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7332/indicacao_n_087.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7333/indicacao_n_088.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7334/indicacao_n_089.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_n_090.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_n_091.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7338/indicacao_n_092.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_n_093.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7340/indicacao_n_094.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7345/indicacao_n_095.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7346/indicacao_n_096.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7347/indicacao_n_097.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7348/indicacao_n_098.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7349/indicacao_n_099.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7350/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7351/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7356/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7357/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7358/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7359/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7360/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7361/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7362/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7363/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7364/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7365/indicacao_n_111.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7366/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7367/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7369/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7370/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7371/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7372/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7373/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7374/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7238/p.l.c._062-2026_-_reajuste_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7233/pl_2.625-2026_institui_e_define_praticas_de_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7234/p.l._2.626_-_diarias_execut..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7235/p.l._2.627_-_pmsan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7236/p.l._2.628-2026_-_reajuste_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7237/p.l._2.629-2026_-_ab._cred._40000__-_turismo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7303/p.l._2.630_-_ab_cred_ad_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7304/p.l._2.631-2026_-_ab._cred._11.915.24519_-_construcao_escolas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7305/p.l._2.632-2026_-_ab._cred._259.23290_-_contrato_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7308/substitutivo_ao_p.l._2.633_-_ab_cred_ad_especial_-_contrapartida_itaipu.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7309/p.l._2.634_-_adequacao_valor_amp.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7337/p.l._2.635-2026_-_gratificacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7343/p.l._2.636_-_remicao_de_foro_imoveis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7344/p.l._2.637_-_regulamentacao_da_publicidade.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7352/pl_2.638-2026_obrigatoriedade_de_certidao_negativa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7353/pl_2.639-2026_regularizacao_de_fiacao_inutilizada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7354/pl_2.640-2026_auxilio_financeiro_na_modalidade_esportiva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7355/p.l._2.641_-_contratacao_pessoal_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7368/p.l._2.642_-_credito_adicional_especial_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7375/p.l._2.643_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7239/requerimento_no_001-2026_pedido_de_urgencia_p.l_2.628.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7240/requerimento_no_002-2026_-_cesas_convocando_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7306/requerimento_no_003-2026_-_cesas_plc_062-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7307/requerimento_no_004-2026_-_vereadores_pl._2.629.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7327/requerimento_no_005-2026_-_luciano_cardoso_-_gkk_guilherme_kuster_kaminski.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7341/requerimento_no_006-2026_-_vereadores_regime_de_urgencia_2.635.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7342/requerimento_no_007-2026_-_cfog_regime_de_urgencia_2.631.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7241/indicacao_n_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7242/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7243/indicacao_n_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7244/indicacao_n_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_n_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7246/indicacao_n_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7247/indicacao_n_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7248/indicacao_n_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7249/indicacao_n_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7250/indicacao_n_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7251/indicacao_n_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7252/indicacao_n_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7254/indicacao_n_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7255/indicacao_n_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7256/indicacao_n_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7257/indicacao_n_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7258/indicacao_n_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7259/indicacao_n_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_n_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_n_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7262/indicacao_n_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_n_0024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_n_0025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_n_0026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7266/indicacao_n_0027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7267/indicacao_n_0028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_n_0029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_n_0030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7270/indicacao_n_0031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7271/indicacao_n_0032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_n_0033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7273/indicacao_n_0034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_n_0035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7275/indicacao_n_0036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_n_0038.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_n_0039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_n_0040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7279/indicacao_n_0041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7280/indicacao_n_0042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7281/indicacao_n_0044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7282/indicacao_n_0045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7283/indicacao_n_0046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7284/indicacao_n_0047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7285/indicacao_n_0048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7286/indicacao_n_0049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7287/indicacao_n_0050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7288/indicacao_n_0051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7289/indicacao_n_0052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao_n_0053.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao_n_0054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7292/indicacao_n_0055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7293/indicacao_n_0056.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7294/indicacao_n_0057.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7295/indicacao_n_0058.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7296/indicacao_n_0059.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7297/indicacao_n_0060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7298/indicacao_n_0061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7299/indicacao_n_062.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7300/indicacao_n_0063.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7301/indicacao_n_0064.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7302/indicacao_n_0065.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7310/indicacao_n_066.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7311/indicacao_n_067.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7312/indicacao_n_068.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7313/indicacao_n_069.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7314/indicacao_n_070.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7315/indicacao_n_071.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7316/indicacao_n_072.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7317/indicacao_n_073.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7318/indicacao_n_074.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7319/indicacao_n_075.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_n_076.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7321/indicacao_n_077.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7322/indicacao_n_078.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7323/indicacao_n_079.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7324/indicacao_n_080.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_n_081.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7325/indicacao_n_082.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7326/indicacao_n_083.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_n_084.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7330/indicacao_n_085.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7331/indicacao_n_086.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7332/indicacao_n_087.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7333/indicacao_n_088.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7334/indicacao_n_089.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_n_090.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_n_091.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7338/indicacao_n_092.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_n_093.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7340/indicacao_n_094.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7345/indicacao_n_095.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7346/indicacao_n_096.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7347/indicacao_n_097.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7348/indicacao_n_098.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7349/indicacao_n_099.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7350/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7351/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7356/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7357/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7358/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7359/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7360/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7361/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7362/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7363/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7364/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7365/indicacao_n_111.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7366/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7367/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7369/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7370/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7371/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7372/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7373/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7374/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7379/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7395/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7380/indicacao_n_122.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7381/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7382/indicacao_n_124.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7383/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7384/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7385/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7386/indicacao_n_128.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7387/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7389/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7391/indicacao_n_133.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7392/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7396/indicacao_n_135.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7397/indicacao_n_136.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7398/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7399/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7400/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7401/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7402/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7403/indicacao_n_142.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7404/indicacao_n_143.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7405/indicacao_n_144.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7406/indicacao_n_145.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7407/indicacao_n_146.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7413/indicacao_n_147.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7414/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7415/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7417/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7418/indicacao_n_151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7419/indicacao_n_152.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7420/indicacao_n_153.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7421/indicacao_n_154.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7422/indicacao_n_155.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7424/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7426/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7427/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7428/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7429/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7430/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7431/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7432/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7433/indicacao_n_164.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7434/indicacao_n_165.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7436/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7437/indicacao_n_167.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7438/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7439/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7440/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7441/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7442/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7443/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7378/mocao_de_aplauso_no_001_-_ver._pastor_-_welson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7416/mocao_de_pesar_no_002_-_ver._pastor_deimeval_borba.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7238/p.l.c._062-2026_-_reajuste_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7233/p.l._2.625-2026_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7234/p.l._2.626-2026_-_diarias_para_agentes_publicos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7235/p.l._2.627-2026_-_inst._plano_munic._seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7236/p.l._2.628-2026_-_reajuste_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7237/p.l._2.629-2026_-_ab._cred._40000__-_turismo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7303/p.l._2.630-2026_-_ab._cred._3.200.66914_-_prog._moradia_digna.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7304/p.l._2.631-2026_-_ab._cred._11.915.24519_-_construcao_escolas.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7305/p.l._2.632-2026_-_ab._cred._259.23290_-_contrato_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7308/p.l._2.633-2026_-_ab._cred._2.076.69726_-_itaipu.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7309/p.l._2.634-2026_-_repasse_da_amp_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7337/p.l._2.635-2026_-_gratificacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7343/p.l._2.636_-_remicao_de_foro_imoveis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7344/p.l._2.637_-_regulamentacao_da_publicidade.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7352/pl_2.638-2026_obrigatoriedade_de_certidao_negativa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7353/pl_2.639-2026_regularizacao_de_fiacao_inutilizada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7354/pl_2.640-2026_auxilio_financeiro_na_modalidade_esportiva.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7355/p.l._2.641-2026_-_contratacao_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7368/p.l._2.642-2026_-_ab._cred.__566.50363_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7375/p.l._2.643_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7408/p.l._2.644_-_barreado_prato_tipico_de_morretes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7409/p.l._2.645_-_abertura_de_credito_ad_suplementar_-_veiculos_secretaria_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7410/p.l._2.646_-_abertura_de_credito_ad_suplementar_-_veiculos_acao_social.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7411/p.l._2.647_-_abertura_de_credito_ad_suplementar_-_obra_estrada_das_americas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7412/p.l._2.648_-_abertura_de_credito_ad_suplementar_-_pavimentacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7423/p.l._2.649_-_doacao_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7435/p.l._2.650_-_abertura_de_credito_ad_suplementar_-_arlindo_de_castro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7446/pl_2.651-2026_institui_o_festival_do_barreado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7447/pl_2.652-2026_codigo_qr_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7448/p.l._2.653_-_regulamenta_uso_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7239/requerimento_no_001-2026_pedido_de_urgencia_p.l_2.628.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7240/requerimento_no_002-2026_-_cesas_convocando_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7306/requerimento_no_003-2026_-_cesas_plc_062-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7307/requerimento_no_004-2026_-_vereadores_pl._2.629.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7327/requerimento_no_005-2026_-_luciano_cardoso_-_gkk_guilherme_kuster_kaminski.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7341/requerimento_no_006-2026_-_vereadores_regime_de_urgencia_2.635.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7342/requerimento_no_007-2026_-_cfog_regime_de_urgencia_2.631.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7376/requerimento_no_008-2026_-_codsp.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7377/requerimento_no_009-2026_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7394/requerimento_no_011-2026_-_taninha_da_luz_-_p.j._pav._rua_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.morretes.pr.leg.br/media/sapl/public/materialegislativa/2026/7425/requerimento_no_012-2026_-_antonio_da_agromania_cef.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H144"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="69.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5234,742 +6140,2640 @@
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>486</v>
       </c>
       <c r="H117" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>488</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>252</v>
+        <v>489</v>
       </c>
       <c r="D118" t="s">
-        <v>489</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>183</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="F118" t="s">
+      <c r="H118" t="s">
         <v>491</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>492</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>493</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>157</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="H119" t="s">
         <v>495</v>
-      </c>
-[...13 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="D120" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>491</v>
+        <v>183</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="H120" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D121" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>491</v>
+        <v>183</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="H121" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="D122" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>491</v>
+        <v>23</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="H122" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="D123" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>491</v>
+        <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="H123" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="D124" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>491</v>
+        <v>23</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="H124" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="D125" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>491</v>
+        <v>424</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="H125" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="D126" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="H126" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="D127" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>491</v>
+        <v>232</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="H127" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D128" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>491</v>
+        <v>232</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="H128" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D129" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>491</v>
+        <v>232</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="H129" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D130" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="H130" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D131" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="H131" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="D132" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>157</v>
+        <v>18</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="H132" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="D133" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="H133" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="D134" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="H134" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="D135" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>491</v>
+        <v>157</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="H135" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="D136" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>491</v>
+        <v>183</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="H136" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="D137" t="s">
-        <v>496</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>497</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>491</v>
+        <v>424</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="H137" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>569</v>
       </c>
       <c r="D138" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>575</v>
+        <v>96</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="H138" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>17</v>
+        <v>573</v>
       </c>
       <c r="D139" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>232</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="F139" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>22</v>
+        <v>577</v>
       </c>
       <c r="D140" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H140" t="s">
         <v>579</v>
-      </c>
-[...4 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>27</v>
+        <v>581</v>
       </c>
       <c r="D141" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>586</v>
+        <v>18</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="H141" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>31</v>
+        <v>585</v>
       </c>
       <c r="D142" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>232</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="H142" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>589</v>
       </c>
       <c r="D143" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>593</v>
+        <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="H143" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>592</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>593</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H144" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
         <v>596</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>597</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>96</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H145" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>600</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>601</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>605</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>23</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>608</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>609</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>23</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H148" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>612</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>613</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>23</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H149" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>616</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>617</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>23</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H150" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>621</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>23</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H151" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>624</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>625</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>626</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H152" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>629</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>630</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>157</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H153" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>633</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>634</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>18</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H154" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>637</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>638</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>157</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H155" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>641</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>642</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>183</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H156" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>645</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>646</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>183</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H157" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>649</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>650</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H158" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>653</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>654</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>23</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H159" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>657</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>658</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>23</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H160" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>661</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>662</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>23</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H161" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>665</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>666</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>23</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H162" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>669</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>670</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H163" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>673</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>674</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>96</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H164" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>677</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>678</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>157</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H165" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>681</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>682</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>157</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H166" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>685</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>686</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H167" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>689</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>690</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H168" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>693</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>694</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H169" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>697</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>698</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H170" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>701</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>702</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>23</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H171" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>705</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>706</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>183</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H172" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>709</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>710</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H173" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>713</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" t="s">
+        <v>714</v>
+      </c>
+      <c r="E174" t="s">
+        <v>715</v>
+      </c>
+      <c r="F174" t="s">
+        <v>716</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H174" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>719</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D175" t="s">
+        <v>714</v>
+      </c>
+      <c r="E175" t="s">
+        <v>715</v>
+      </c>
+      <c r="F175" t="s">
+        <v>720</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H175" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>723</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>252</v>
+      </c>
+      <c r="D176" t="s">
+        <v>724</v>
+      </c>
+      <c r="E176" t="s">
+        <v>725</v>
+      </c>
+      <c r="F176" t="s">
+        <v>726</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H176" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>729</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>730</v>
+      </c>
+      <c r="D177" t="s">
+        <v>731</v>
+      </c>
+      <c r="E177" t="s">
+        <v>732</v>
+      </c>
+      <c r="F177" t="s">
+        <v>96</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H177" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>735</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>736</v>
+      </c>
+      <c r="D178" t="s">
+        <v>731</v>
+      </c>
+      <c r="E178" t="s">
+        <v>732</v>
+      </c>
+      <c r="F178" t="s">
+        <v>726</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H178" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>739</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>740</v>
+      </c>
+      <c r="D179" t="s">
+        <v>731</v>
+      </c>
+      <c r="E179" t="s">
+        <v>732</v>
+      </c>
+      <c r="F179" t="s">
+        <v>726</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H179" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>743</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>744</v>
+      </c>
+      <c r="D180" t="s">
+        <v>731</v>
+      </c>
+      <c r="E180" t="s">
+        <v>732</v>
+      </c>
+      <c r="F180" t="s">
+        <v>726</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H180" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>747</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>748</v>
+      </c>
+      <c r="D181" t="s">
+        <v>731</v>
+      </c>
+      <c r="E181" t="s">
+        <v>732</v>
+      </c>
+      <c r="F181" t="s">
+        <v>726</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H181" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>751</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>752</v>
+      </c>
+      <c r="D182" t="s">
+        <v>731</v>
+      </c>
+      <c r="E182" t="s">
+        <v>732</v>
+      </c>
+      <c r="F182" t="s">
+        <v>726</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H182" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>755</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>756</v>
+      </c>
+      <c r="D183" t="s">
+        <v>731</v>
+      </c>
+      <c r="E183" t="s">
+        <v>732</v>
+      </c>
+      <c r="F183" t="s">
+        <v>726</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H183" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>759</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>760</v>
+      </c>
+      <c r="D184" t="s">
+        <v>731</v>
+      </c>
+      <c r="E184" t="s">
+        <v>732</v>
+      </c>
+      <c r="F184" t="s">
+        <v>726</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H184" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>763</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>764</v>
+      </c>
+      <c r="D185" t="s">
+        <v>731</v>
+      </c>
+      <c r="E185" t="s">
+        <v>732</v>
+      </c>
+      <c r="F185" t="s">
+        <v>726</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H185" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>767</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>768</v>
+      </c>
+      <c r="D186" t="s">
+        <v>731</v>
+      </c>
+      <c r="E186" t="s">
+        <v>732</v>
+      </c>
+      <c r="F186" t="s">
+        <v>726</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H186" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>771</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>772</v>
+      </c>
+      <c r="D187" t="s">
+        <v>731</v>
+      </c>
+      <c r="E187" t="s">
+        <v>732</v>
+      </c>
+      <c r="F187" t="s">
+        <v>726</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H187" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>775</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>776</v>
+      </c>
+      <c r="D188" t="s">
+        <v>731</v>
+      </c>
+      <c r="E188" t="s">
+        <v>732</v>
+      </c>
+      <c r="F188" t="s">
+        <v>726</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H188" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>779</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>780</v>
+      </c>
+      <c r="D189" t="s">
+        <v>731</v>
+      </c>
+      <c r="E189" t="s">
+        <v>732</v>
+      </c>
+      <c r="F189" t="s">
+        <v>726</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H189" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>783</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>784</v>
+      </c>
+      <c r="D190" t="s">
+        <v>731</v>
+      </c>
+      <c r="E190" t="s">
+        <v>732</v>
+      </c>
+      <c r="F190" t="s">
+        <v>157</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H190" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>787</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>788</v>
+      </c>
+      <c r="D191" t="s">
+        <v>731</v>
+      </c>
+      <c r="E191" t="s">
+        <v>732</v>
+      </c>
+      <c r="F191" t="s">
+        <v>183</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H191" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>791</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>792</v>
+      </c>
+      <c r="D192" t="s">
+        <v>731</v>
+      </c>
+      <c r="E192" t="s">
+        <v>732</v>
+      </c>
+      <c r="F192" t="s">
+        <v>183</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H192" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>795</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>796</v>
+      </c>
+      <c r="D193" t="s">
+        <v>731</v>
+      </c>
+      <c r="E193" t="s">
+        <v>732</v>
+      </c>
+      <c r="F193" t="s">
+        <v>726</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H193" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>799</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>800</v>
+      </c>
+      <c r="D194" t="s">
+        <v>731</v>
+      </c>
+      <c r="E194" t="s">
+        <v>732</v>
+      </c>
+      <c r="F194" t="s">
+        <v>726</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H194" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>803</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>804</v>
+      </c>
+      <c r="D195" t="s">
+        <v>731</v>
+      </c>
+      <c r="E195" t="s">
+        <v>732</v>
+      </c>
+      <c r="F195" t="s">
+        <v>726</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H195" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>807</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>808</v>
+      </c>
+      <c r="D196" t="s">
+        <v>731</v>
+      </c>
+      <c r="E196" t="s">
+        <v>732</v>
+      </c>
+      <c r="F196" t="s">
+        <v>726</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H196" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>811</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>812</v>
+      </c>
+      <c r="D197" t="s">
+        <v>731</v>
+      </c>
+      <c r="E197" t="s">
+        <v>732</v>
+      </c>
+      <c r="F197" t="s">
+        <v>726</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H197" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>815</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>816</v>
+      </c>
+      <c r="D198" t="s">
+        <v>731</v>
+      </c>
+      <c r="E198" t="s">
+        <v>732</v>
+      </c>
+      <c r="F198" t="s">
+        <v>726</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H198" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>819</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>820</v>
+      </c>
+      <c r="D199" t="s">
+        <v>731</v>
+      </c>
+      <c r="E199" t="s">
+        <v>732</v>
+      </c>
+      <c r="F199" t="s">
+        <v>726</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H199" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>823</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>824</v>
+      </c>
+      <c r="D200" t="s">
+        <v>731</v>
+      </c>
+      <c r="E200" t="s">
+        <v>732</v>
+      </c>
+      <c r="F200" t="s">
+        <v>726</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H200" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>827</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>828</v>
+      </c>
+      <c r="D201" t="s">
+        <v>731</v>
+      </c>
+      <c r="E201" t="s">
+        <v>732</v>
+      </c>
+      <c r="F201" t="s">
+        <v>726</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H201" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>831</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>832</v>
+      </c>
+      <c r="D202" t="s">
+        <v>731</v>
+      </c>
+      <c r="E202" t="s">
+        <v>732</v>
+      </c>
+      <c r="F202" t="s">
+        <v>726</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H202" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>835</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>836</v>
+      </c>
+      <c r="D203" t="s">
+        <v>731</v>
+      </c>
+      <c r="E203" t="s">
+        <v>732</v>
+      </c>
+      <c r="F203" t="s">
+        <v>837</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H203" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>840</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>841</v>
+      </c>
+      <c r="D204" t="s">
+        <v>731</v>
+      </c>
+      <c r="E204" t="s">
+        <v>732</v>
+      </c>
+      <c r="F204" t="s">
+        <v>157</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H204" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>844</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>845</v>
+      </c>
+      <c r="D205" t="s">
+        <v>731</v>
+      </c>
+      <c r="E205" t="s">
+        <v>732</v>
+      </c>
+      <c r="F205" t="s">
+        <v>726</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H205" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>848</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" t="s">
+        <v>849</v>
+      </c>
+      <c r="E206" t="s">
+        <v>850</v>
+      </c>
+      <c r="F206" t="s">
+        <v>851</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H206" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>854</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>17</v>
+      </c>
+      <c r="D207" t="s">
+        <v>849</v>
+      </c>
+      <c r="E207" t="s">
+        <v>850</v>
+      </c>
+      <c r="F207" t="s">
+        <v>855</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H207" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>858</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>22</v>
+      </c>
+      <c r="D208" t="s">
+        <v>849</v>
+      </c>
+      <c r="E208" t="s">
+        <v>850</v>
+      </c>
+      <c r="F208" t="s">
+        <v>855</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H208" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>861</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>27</v>
+      </c>
+      <c r="D209" t="s">
+        <v>849</v>
+      </c>
+      <c r="E209" t="s">
+        <v>850</v>
+      </c>
+      <c r="F209" t="s">
+        <v>862</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H209" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>865</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>31</v>
+      </c>
+      <c r="D210" t="s">
+        <v>849</v>
+      </c>
+      <c r="E210" t="s">
+        <v>850</v>
+      </c>
+      <c r="F210" t="s">
+        <v>232</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H210" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>868</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>35</v>
+      </c>
+      <c r="D211" t="s">
+        <v>849</v>
+      </c>
+      <c r="E211" t="s">
+        <v>850</v>
+      </c>
+      <c r="F211" t="s">
+        <v>869</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H211" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>872</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
         <v>39</v>
       </c>
-      <c r="D144" t="s">
-[...12 lines deleted...]
-        <v>599</v>
+      <c r="D212" t="s">
+        <v>849</v>
+      </c>
+      <c r="E212" t="s">
+        <v>850</v>
+      </c>
+      <c r="F212" t="s">
+        <v>873</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H212" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>876</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>43</v>
+      </c>
+      <c r="D213" t="s">
+        <v>849</v>
+      </c>
+      <c r="E213" t="s">
+        <v>850</v>
+      </c>
+      <c r="F213" t="s">
+        <v>877</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H213" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>880</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>47</v>
+      </c>
+      <c r="D214" t="s">
+        <v>849</v>
+      </c>
+      <c r="E214" t="s">
+        <v>850</v>
+      </c>
+      <c r="F214" t="s">
+        <v>183</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H214" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>883</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>51</v>
+      </c>
+      <c r="D215" t="s">
+        <v>849</v>
+      </c>
+      <c r="E215" t="s">
+        <v>850</v>
+      </c>
+      <c r="F215" t="s">
+        <v>851</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H215" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>886</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>55</v>
+      </c>
+      <c r="D216" t="s">
+        <v>849</v>
+      </c>
+      <c r="E216" t="s">
+        <v>850</v>
+      </c>
+      <c r="F216" t="s">
+        <v>23</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H216" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>889</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>59</v>
+      </c>
+      <c r="D217" t="s">
+        <v>849</v>
+      </c>
+      <c r="E217" t="s">
+        <v>850</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H217" t="s">
+        <v>891</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6073,50 +8877,123 @@
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>